--- v0 (2026-02-03)
+++ v1 (2026-05-09)
@@ -10,173 +10,1199 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="383">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5254</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CTE</t>
+  </si>
+  <si>
+    <t>Comissão Temporária Especial</t>
+  </si>
+  <si>
+    <t>LUCIMAR ZARPELON</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5254/cte-arroiofeijaocru_1.pdf</t>
+  </si>
+  <si>
+    <t>COMISSÃO TEMPORÁRIA ESPECIAL PARA ACOMPANHAR E FISCALIZAR O ANDAMENTO DOS TRABALHOS DE LIMPEZA E DESASSOREAMENTO DO ARROIO FEIJÃO CRU, NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
+  </si>
+  <si>
+    <t>5261</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>COMISSÃO TEMPORÁRIA ESPECIAL PARA ACOMPANHAR E FISCALIZAR OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA POTÁVEL E DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE SERAFINA CORRÊA, PRESTADOS PELA COMPANHIA RIOGRANDENSE DE SANEAMENTO (CORSAN).</t>
+  </si>
+  <si>
+    <t>5243</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>EPL</t>
+  </si>
+  <si>
+    <t>Emenda a Projeto de Lei</t>
+  </si>
+  <si>
+    <t>GENERAL CORDEIRO, Dr. PAULO MASSOLINI, MORGANA TECCHIO</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5243/202603030062_2.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO ÚNICO (ANEXO XIV) DO PROJETO DE LEI Nº 6/2026.</t>
+  </si>
+  <si>
+    <t>5244</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5244/202603030063_3.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA OS PARÁGRAFOS 1º E 2º AO ART. 6º DO PROJETO DE LEI Nº 7/2026.</t>
+  </si>
+  <si>
+    <t>5250</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>MORGANA TECCHIO</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5250/202603060076_3.pdf</t>
+  </si>
+  <si>
+    <t>RENUMERA O ART. 22 PARA ART. 25 E ACRESCENTA OS ARTS. 22, 23 E 24 AO PROJETO DE LEI Nº 14/2026.</t>
+  </si>
+  <si>
+    <t>5276</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>LUCIMAR ZARPELON, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5276/202604020127_2.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DA EMENTA E DO CAPUT DO ART. 1º DO PROJETO DE LEI Nº 22/2026.</t>
+  </si>
+  <si>
     <t>5212</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, LUCIMAR ZARPELON, MARCON</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5212/ind._01.2026_mdb.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5212/ind._01.2026_mdb.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA RAMPA DE ACESSIBILIDADE PARA CADEIRANTES E PESSOAS COM MOBILIDADE REDUZIDA NOS ACESSOS À PISCINA DO CAMPING CARREIRO.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZÉ BETINARDI, BETO PADILHA, Dr. PAULO MASSOLINI, JULIO ZATTI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5214/202601300018_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5214/202601300018_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJA ASSEGURADA A APLICAÇÃO DA LEI COMPLEMENTAR Nº 226, SANCIONADA EM 12 DE JANEIRO DE 2026, NO QUE SE REFERE AO RECONHECIMENTO DO PERÍODO DE CONGELAMENTO REFERENTE A PANDEMIA DO COVID-19 DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5215/202601300019_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5215/202601300019_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE INFORME A DATA PREVISTA PARA O ENVIO DO PROJETO DE LEI REFERENTE À REVISÃO DOS VALORES CONGELADOS NO PERÍODO DA PANDEMIA DO COVID-19 DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
+    <t>5225</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>BETO PADILHA, Dr. PAULO MASSOLINI, JULIO ZATTI, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5225/202602060033_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENCAMINHE À CÂMARA MUNICIPAL PROJETO DE LEI QUE REGULAMENTE, NO MUNICÍPIO DE SERAFINA CORRÊA, O TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS REALIZADO POR MOTORISTAS CADASTRADOS EM APLICATIVOS E PLATAFORMAS DIGITAIS, NOS TERMOS DA POLÍTICA NACIONAL DE MOBILIDADE URBANA (LEI FEDERAL Nº 12.587/2012), ESTABELECENDO REQUISITOS DE SEGURANÇA, TRIBUTAÇÃO, FISCALIZAÇÃO E DISCIPLINA DA ATIVIDADE.</t>
+  </si>
+  <si>
+    <t>5234</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5234/202602200048_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE ACESSO GRATUITO À INTERNET NOS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5235</t>
+  </si>
+  <si>
+    <t>JULIO ZATTI, BETO PADILHA, Dr. PAULO MASSOLINI, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5235/202602200049_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO DE PROFISSIONAIS DE SEGURANÇA EM TODAS AS ESCOLAS MUNICIPAIS, EM TODOS OS TURNOS, GARANTINDO UM AMBIENTE SEGURO E PROPÍCIO À EDUCAÇÃO.</t>
+  </si>
+  <si>
+    <t>5246</t>
+  </si>
+  <si>
+    <t>MARCON, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, LUCIMAR ZARPELON, MORGANA TECCHIO</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5246/202603050072_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL O ENCAMINHAMENTO DE PROJETO DE LEI A ESTA CASA LEGISLATIVA VISANDO À ALTERAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, A FIM DE ESTABELECER A ESTABILIDADE COMO REQUISITO PARA A CONCESSÃO DE FUNÇÃO GRATIFICADA (FG), APLICÁVEL EXCLUSIVAMENTE AOS SERVIDORES INGRESSANTES NO PRÓXIMO CONCURSO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Dr. PAULO MASSOLINI, BETO PADILHA, JULIO ZATTI, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5256/202603190092_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A ANÁLISE, A CRIAÇÃO E A IMPLEMENTAÇÃO DO TRANSPORTE PÚBLICO COLETIVO POR MEIO DE ÔNIBUS NO MUNICÍPIO, BEM COMO SUA AMPLIAÇÃO, VISANDO FORTALECER A MOBILIDADE URBANA E RURAL, A INCLUSÃO SOCIAL E A QUALIDADE DE VIDA DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>5274</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>ZÉ BETINARDI, BETO PADILHA, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, LUCIMAR ZARPELON, MARCON, MORGANA TECCHIO</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5274/202604020125_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM (DAER) A ANÁLISE, A CRIAÇÃO E A IMPLEMENTAÇÃO DE FAIXAS ELEVADAS PARA TRAVESSIA DE PEDESTRES NAS RODOVIAS ESTADUAIS QUE ATRAVESSAM O MUNICÍPIO, BEM COMO A CELEBRAÇÃO DE CONVÊNIO QUE AUTORIZE O PODER EXECUTIVO MUNICIPAL A EXECUTAR TAIS MELHORIAS, VISANDO FORTALECER A SEGURANÇA VIÁRIA, A MOBILIDADE URBANA, A ACESSIBILIDADE E A QUALIDADE DE VIDA DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>5278</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5278/202604060131_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM (DAER) A ANÁLISE, A CRIAÇÃO E A IMPLEMENTAÇÃO DE FAIXAS ELEVADAS PARA TRAVESSIA DE PEDESTRES NAS RODOVIAS ESTADUAIS QUE ATRAVESSAM O MUNICÍPIO, TENDO EM VISTA O CONVÊNIO JÁ EXISTENTE COM O MUNICÍPIO, CASO O DAER NÃO DISPONHA DE RECURSOS MATERIAIS, HUMANOS OU LOGÍSTICOS PARA A CONCLUSÃO DAS OBRAS EM TEMPO HÁBIL, AUTORIZE O PODER EXECUTIVO MUNICIPAL A REALIZAR TAIS ADEQUAÇÕES, VISANDO FORTALECER A SEGURANÇA VIÁRIA, A MOBILIDADE URBANA, A ACESSIBILIDADE E A QUALIDADE DE VIDA DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>5280</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>LUCIMAR ZARPELON, BETO PADILHA, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, MARCON, MORGANA TECCHIO, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5280/202604100136_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A ANÁLISE E A CRIAÇÃO DO PROGRAMA PREFEITO JUVENIL, A SER DESENVOLVIDO EM CONJUNTO COM O PROGRAMA VEREADOR JUVENIL NO MUNICÍPIO, COM O OBJETIVO DE PROMOVER A PARTICIPAÇÃO ATIVA DOS JOVENS NA VIDA POLÍTICA E ADMINISTRATIVA, FORTALECENDO A FORMAÇÃO CIDADÃ, A EDUCAÇÃO POLÍTICA E O EXERCÍCIO DA DEMOCRACIA.</t>
+  </si>
+  <si>
+    <t>5281</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5281/202604100137_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO EM FRENTE À PREFEITURA, DESTINANDO TRÊS VAGAS PARA IDOSOS E DUAS VAGAS DEVIDAMENTE SINALIZADAS E ADAPTADAS PARA PESSOAS COM DEFICIÊNCIA, GARANTINDO ACESSIBILIDADE E ORGANIZAÇÃO DO LOCAL.</t>
+  </si>
+  <si>
+    <t>5282</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5282/202604100138_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE SINALEIRAS EM PONTOS ESTRATÉGICOS DO MUNICÍPIO, ESPECIALMENTE NA ESQUINA LOCALIZADA NAS PROXIMIDADES DA EMPRESA BRF, BEM COMO NA ESQUINA SITUADA NAS IMEDIAÇÕES DA EMPRESA CREDEAL.</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5283/202604100139_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO DE UM ATENDIMENTO ROTATIVO DE FARMÁCIAS DE VENDA DE MEDICAMENTOS, ABRANGENDO O HORÁRIO DAS 24H ÀS 7H, VISANDO GARANTIR COBERTURA ASSISTENCIAL NO MUNICÍPIO, ATENDER ÀS NECESSIDADES DE MEDICAMENTOS DE USO CONTÍNUO OU URGENTE, PROMOVER A INCLUSÃO SOCIAL E ASSEGURAR QUE TODOS OS CIDADÃOS POSSAM TER ACESSO IMEDIATO A MEDICAMENTOS ESSENCIAIS, REDUZINDO DESLOCAMENTOS DESNECESSÁRIOS, RISCOS À SAÚDE E GARANTINDO MAIOR SEGURANÇA E BEM-ESTAR À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>5290</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5290/202604160160_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A REVISÃO DA LEI MUNICIPAL Nº 2.807/2011, NO QUE SE REFERE À CONCESSÃO DE GRATIFICAÇÃO AOS PROFESSORES QUE ATUAM COM ALUNOS DA EDUCAÇÃO ESPECIAL E INCLUSIVA.</t>
+  </si>
+  <si>
+    <t>5293</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5293/202604160163_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONTRATAÇÃO OU DESIGNAÇÃO DE UM SERVIDOR, JUNTO À SECRETARIA DE MEIO AMBIENTE, PARA ATUAR COMO RESPONSÁVEL PELOS ANIMAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5297</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5297/202604290176_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJA PROVIDENCIADO O CONSERTO E A MANUTENÇÃO DAS CALÇADAS DAS RUAS DA CIDADE, VISANDO GARANTIR CONDIÇÕES ADEQUADAS DE MOBILIDADE E SEGURANÇA AOS PEDESTRES.</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>MORGANA TECCHIO, BETO PADILHA, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, LUCIMAR ZARPELON, MARCON, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5301/202604300180_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM (DAER) A ANÁLISE, EM CONJUNTO COM O PREFEITO MUNICIPAL E A EQUIPE TÉCNICA RESPONSÁVEL, DA VIABILIDADE PARA LIMPEZA DE CANALETAS E EXECUÇÃO DE ROÇADAS NA RS-129, NO TRECHO ENTRE CASCA E GUAPORÉ/RS, CONSIDERANDO O ACÚMULO DE ÁGUA NA PISTA E A REDUÇÃO DA VISIBILIDADE CAUSADA PELA VEGETAÇÃO, ESPECIALMENTE NO PERÍODO DE INVERNO.</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5310/202605080191_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL A ANÁLISE DA VIABILIDADE DE INCLUSÃO DE AULAS DE TALIAN NA REVISÃO DO PLANO MUNICIPAL DE EDUCAÇÃO, BEM COMO DA CONTRATAÇÃO DE PROFESSORES CAPACITADOS, VISANDO À PRESERVAÇÃO CULTURAL, LINGUÍSTICA E AO FORTALECIMENTO DA IDENTIDADE REGIONAL. NÃO SENDO POSSÍVEL A IMPLANTAÇÃO IMEDIATA, SUGERE-SE A REALIZAÇÃO DE OFICINAS E AULAS EXTRACURRICULARES DE TALIAN EM ESPAÇOS CULTURAIS E ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>5252</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>JULIO ZATTI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5252/202603130085_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À JORNALISTA HELOÍSE BORDIN, PELO PIONEIRISMO NO JORNALISMO ESPORTIVO NA RBS TV.</t>
+  </si>
+  <si>
+    <t>5279</t>
+  </si>
+  <si>
+    <t>Dr. PAULO MASSOLINI, BETO PADILHA, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, LUCIMAR ZARPELON, MARCON, MORGANA TECCHIO, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5279/202604100135_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO SENHOR JOÃO ZANINI, PELOS 50 ANOS DE ATUAÇÃO COMO TAXISTA NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
+  </si>
+  <si>
+    <t>5292</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5292/202604160162_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA – APAE, PELOS 40 ANOS DE RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5304/202605080184_2.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO AOS APROVADOS DO CONCURSO PÚBLICO PARA SOLDADO DO CORPO DE BOMBEIROS MILITAR.</t>
+  </si>
+  <si>
+    <t>5221</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>Pedido de Informações</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5221/202602040028_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO PREFEITO MUNICIPAL O ENVIO DE INFORMAÇÕES DETALHADAS SOBRE OS SERVIÇOS DE DESASSOREAMENTO REALIZADOS NO MUNICÍPIO DE SERAFINA CORRÊA, INCLUINDO OS LOCAIS, O VALOR DESTINADO E O TEMPO DE EXECUÇÃO.</t>
+  </si>
+  <si>
+    <t>5222</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5222/202602040029_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO PREFEITO MUNICIPAL O ENVIO DE INFORMAÇÕES DETALHADAS ACERCA DO CAMINHÃO DE BOMBEIROS ADQUIRIDO PELO ESTADO E DESTINADO AO MUNICÍPIO DE SERAFINA CORRÊA, INCLUINDO A DATA DE CHEGADA DO VEÍCULO AO MUNICÍPIO, O TEMPO DE USO DO CAMINHÃO E, CASO ESTEJA INATIVO, HÁ QUANTO TEMPO PERMANECE PARADO, O VALOR DE AQUISIÇÃO PARA O ERÁRIO PÚBLICO, A QUANTIDADE DE MANUTENÇÕES REALIZADAS, BEM COMO A NATUREZA DE CADA MANUTENÇÃO E SEU VALOR, E UMA AVALIAÇÃO QUANTO À CAPACIDADE DO EQUIPAMENTO DE ATENDER ÀS NECESSIDADES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>5223</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5223/202602040030_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS, COM BASE NA LEI DE ACESSO À INFORMAÇÃO (LEI Nº 12.527/2011), O ENVIO DE INFORMAÇÕES DETALHADAS ACERCA DOS AGENTES COMUNITÁRIOS DE SAÚDE ATUANTES NO MUNICÍPIO DE SERAFINA CORRÊA, INCLUINDO:1. QUANTIDADE TOTAL DE AGENTES DE SAÚDE ATUALMENTE EM ATIVIDADE; 2. NOME E ÁREA DE ATUAÇÃO DE CADA AGENTE DE SAÚDE; 3. ÁREA GEOGRÁFICA OU COMUNIDADE COBERTA POR CADA AGENTE DE SAÚDE; 4. SITUAÇÃO DE EMPREGO DE CADA AGENTE, INCLUINDO SE POSSUEM CONTRATO TEMPORÁRIO, EFETIVO OU TERCEIRIZADO; 5. AVALIAÇÃO DA CAPACIDADE DA EQUIPE EM ATENDER ÀS NECESSIDADES DE SAÚDE DA POPULAÇÃO, CONSIDERANDO A DISTRIBUIÇÃO DE AGENTES E A COBERTURA DA ÁREA.</t>
+  </si>
+  <si>
+    <t>5236</t>
+  </si>
+  <si>
+    <t>Dr. PAULO MASSOLINI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5236/202602270055_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O ENVIO DO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SERAFINA CORRÊA PARA O ANO DE 2026, COM ESPECIAL DESTAQUE À PROGRAMAÇÃO RELATIVA ÀS FESTIVIDADES ALUSIVAS AO ANIVERSÁRIO DO MUNICÍPIO, A SEREM REALIZADAS NO MÊS DE JULHO DE 2026.</t>
+  </si>
+  <si>
+    <t>5237</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5237/202602270056_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES ACERCA DO ESTÁGIO ATUAL DE EXECUÇÃO DO PROJETO ROTAS DAS CASCATAS, DECORRENTE DO CONVÊNIO FIRMADO ENTRE O MUNICÍPIO E A ARCA - ASSOCIAÇÃO TURÍSTICA DA REGIÃO DAS CASCATAS, CONFORME PREVISTO NO PROJETO DE LEI Nº 109/2025. REQUER-SE, AINDA, O DETALHAMENTO DAS AÇÕES JÁ DESENVOLVIDAS PELO MUNICÍPIO, BEM COMO A ESPECIFICAÇÃO DAS CONTRAPARTIDAS ESTABELECIDAS NO CONVÊNIO E O RESPECTIVO CUMPRIMENTO POR PARTE DAS INSTITUIÇÕES ENVOLVIDAS, A FIM DE VIABILIZAR A DEVIDA AVALIAÇÃO E ACOMPANHAMENTO DAS MEDIDAS IMPLEMENTADAS.</t>
+  </si>
+  <si>
+    <t>5253</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5253/202603130086_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES ACERCA DOS GASTOS REALIZADOS PELO MUNICÍPIO COM OS EVENTOS DO TOBOÁGUA GIGANTE DE VOLTA AS AULAS, CARNAVAL DE RUA 2026 E NATAL  2025. REQUER-SE O ENCAMINHAMENTO DO DETALHAMENTO DOS GASTOS DE CADA EVENTO, APRESENTADOS SEPARADAMENTE E DISCRIMINADOS ITEM POR ITEM, INCLUINDO DESPESAS COM FUNCIONÁRIOS ENVOLVIDOS FORA DO HORÁRIO DE TRABALHO, CONTRATAÇÕES, SOM, ILUMINAÇÃO, ORNAMENTAÇÃO, PUBLICIDADE E DEMAIS CUSTOS, BEM COMO A ESPECIFICAÇÃO DE EVENTUAIS PATROCÍNIOS E DOS VALORES EFETIVAMENTE CUSTEADOS PELO MUNICÍPIO, PARA FINS DE FISCALIZAÇÃO DOS GASTOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>5291</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5291/202604160161_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES ACERCA DA DIFERENÇA NO PAGAMENTO DE ADICIONAL DE INSALUBRIDADE ENTRE ATENDENTES DE CRECHE DO MUNICÍPIO, CONSIDERANDO QUE ALGUMAS SERVIDORAS RECEBEM O PERCENTUAL DE 30%, ENQUANTO OUTRAS RECEBEM 20%. REQUER-SE O ENCAMINHAMENTO DO DETALHAMENTO DAS INFORMAÇÕES, APRESENTADAS DE FORMA CLARA E DISCRIMINADA.</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5308/202605080188_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES ACERCA DO PROJETO DE LEI Nº 16, REFERENTE À REALIZAÇÃO DE OPERAÇÕES DE CRÉDITO PELO PODER EXECUTIVO JUNTO AO BANCO DO BRASIL OU OUTRAS INSTITUIÇÕES FINANCEIRAS. REQUER-SE O ENCAMINHAMENTO DE CÓPIA INTEGRAL DO CONTRATO DE EMPRÉSTIMO CELEBRADO, BEM COMO O DETALHAMENTO DO VALOR TOTAL CONTRATADO, DAS GARANTIAS OFERECIDAS E DA FORMA DE PAGAMENTO ESTABELECIDA, VISANDO ASSEGURAR A TRANSPARÊNCIA E O ADEQUADO ACOMPANHAMENTO PELO PODER LEGISLATIVO, PARA FINS DE FISCALIZAÇÃO DOS GASTOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5307/202605080187_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO INFORMAÇÕES ACERCA DO PAGAMENTO DO EMPRÉSTIMO CONTRAÍDO PELA ADMINISTRAÇÃO 2021–2024 JUNTO À CAIXA ECONÔMICA FEDERAL. REQUER-SE QUE O PODER EXECUTIVO, NO ATO DA QUITAÇÃO DA REFERIDA OPERAÇÃO DE CRÉDITO, ENCAMINHE CÓPIA INTEGRAL DO CONTRATO DO EMPRÉSTIMO, A FOLHA CORRENTE DO DIA DO PAGAMENTO DA DÍVIDA, BEM COMO A CONFIRMAÇÃO FORMAL DA QUITAÇÃO DO REFERIDO EMPRÉSTIMO, PARA FINS DE TRANSPARÊNCIA E FISCALIZAÇÃO DOS GASTOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>5257</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>Pedido de Providências</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5257/202603190093_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE, EM CONJUNTO COM A EQUIPE TÉCNICA RESPONSÁVEL PELA MANUTENÇÃO DE ESPAÇOS PÚBLICOS, SEJA REALIZADO UM ESTUDO DE VIABILIDADE SOBRE A PODA DAS ÁRVORES NA REGIÃO DO CRISTO REDENTOR, CONSIDERANDO A ATUAL OBSTRUÇÃO DA VISIBILIDADE DO MONUMENTO, COM O OBJETIVO DE AVALIAR SOLUÇÕES QUE POSSAM VALORIZAR O PATRIMÔNIO, AUMENTAR A VISIBILIDADE DO CRISTO REDENTOR E MELHORAR A EXPERIÊNCIA DE MORADORES E VISITANTES.</t>
+  </si>
+  <si>
+    <t>5305</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5305/202605080185_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PREFEITO MUNICIPAL QUE, EM CONJUNTO COM O DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM) E A EQUIPE TÉCNICA RESPONSÁVEL PELA SEGURANÇA VIÁRIA, SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA A INSTALAÇÃO DE QUEBRA-MOLAS NA VRS - 851 DE ACESSO AO CAMPING CARREIRO, NOS PONTOS CORRESPONDENTES ÀS COORDENADAS GEOGRÁFICAS 28.7237052, -51.90079 E 28.710283, -51.890201, COM O OBJETIVO DE REDUZIR A VELOCIDADE DOS VEÍCULOS, GARANTIR MAIOR SEGURANÇA AOS MOTORISTAS, PEDESTRES E MORADORES DA REGIÃO, BEM COMO PREVENIR ACIDENTES NO TRECHO INDICADO.</t>
+  </si>
+  <si>
+    <t>5306</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5306/202605080186_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO DE MEDIDAS DE SEGURANÇA E ACESSIBILIDADE NO BAIRRO ROSÁRIO, NA RUA CASTRO ALVES, EM FRENTE À ESCOLA JOÃO CORSO, ESPECIALMENTE NO ACESSO AO PORTÃO PRINCIPAL, COM A INSTALAÇÃO DE QUEBRA-MOLAS DEVIDAMENTE SINALIZADOS, VISANDO REDUZIR A VELOCIDADE DOS VEÍCULOS E GARANTIR A SEGURANÇA DOS ALUNOS, PAIS E SERVIDORES, BEM COMO A ORGANIZAÇÃO E MELHORIA DA MOBILIDADE NO LOCAL.</t>
+  </si>
+  <si>
+    <t>5219</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5219/202602040026_3.pdf</t>
+  </si>
+  <si>
+    <t>DECIDE-SE PELA PREVALÊNCIA DO PARECER PRÉVIO Nº 22.466 (TCE-RS), POR UNANIMIDADE, REFERENTE AO EXERCÍCIO DE 2020.</t>
+  </si>
+  <si>
+    <t>5220</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5220/202602040027_3.pdf</t>
+  </si>
+  <si>
+    <t>DECIDE-SE PELA PREVALÊNCIA DO PARECER PRÉVIO Nº 23.250 (TCE-RS), POR UNANIMIDADE, REFERENTE AO EXERCÍCIO DE 2023.</t>
+  </si>
+  <si>
+    <t>5229</t>
+  </si>
+  <si>
+    <t>MARCON, BETO PADILHA, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, LUCIMAR ZARPELON, MORGANA TECCHIO, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5229/pdl0032026_3.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE SERAFINA CORRÊA AO SENHOR CASEMIRO MIOR.</t>
+  </si>
+  <si>
     <t>5213</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito DANIEL MORANDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5213/202601300016_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5213/202601300016_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5216/202601300020_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5216/202601300020_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5217/202602030022_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5217/pl-0032026_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PARQUE MUNICIPAL DE RODEIOS DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5218/202602030023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5218/202602030023_3.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO E FUNÇÃO GRATIFICADA DE DIRETOR DO DEPARTAMENTO DE GESTÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL – SUAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5224</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5224/202602060032_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O § 1º E O § 2º DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.487, DE 26 DE NOVEMBRO DE 2025, QUE INSTITUI A OBRIGATORIEDADE DE USO DE UNIFORME PADRONIZADO PELOS ALUNOS DO ENSINO FUNDAMENTAL DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>5226</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5226/202602090035_3.pdf</t>
+  </si>
+  <si>
+    <t>CRIA FUNÇÃO GRATIFICADA DE COORDENADOR DE EDUCAÇÃO INCLUSIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5227</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5227/202602090036_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER PATROCÍNIO INSTITUCIONAL AOS CENTROS DE TRADIÇÕES GAÚCHAS E AOS PIQUETES DE LAÇADORES, REGULARMENTE CONSTITUÍDOS E SEDIADOS NO MUNICÍPIO DE SERAFINA CORRÊA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5228</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5228/202602110039_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., COM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5230</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5230/202602200044_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DA SEGURANÇA PÚBLICA, COM A INTERVENIÊNCIA DO CORPO DE BOMBEIROS MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5231</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5231/202602200045_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE NOVA BASSANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5232</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5232/202602200046_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA ARTEFATOS DE CONCRETO GEMASI LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5233</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5233/202602200047_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA TSD LOGÍSTICA E DISTRIBUIDORA LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5238</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5238/202602270057_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA – APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5239</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5239/202602270058_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.155, DE 20 DE DEZEMBRO DE 2013, QUE “DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SERAFINA CORRÊA”.</t>
+  </si>
+  <si>
+    <t>5240</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5240/202602270059_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE PATROCÍNIO INSTITUCIONAL ESPECÍFICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5247</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5247/202603060073_3.pdf</t>
+  </si>
+  <si>
+    <t>5248</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5248/202603060074_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA ZIGUI PET LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5249</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5249/202603060075_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CONSTRUTORA E INCORPORADORA DR LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5251</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5251/202603120081_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÕES TEMPORÁRIAS, DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5258</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5258/202603200094_3.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE O VALOR DO AUXÍLIO-ALIMENTAÇÃO POR ASSIDUIDADE DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>5259</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5259/202603200095_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O § 2º DO ARTIGO 4º DA LEI MUNICIPAL Nº 3.817, DE 18 DE MAIO DE 2020, QUE “CONCEDE AUXÍLIO-ALIMENTAÇÃO, POR ASSIDUIDADE, AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>5262</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5262/202603250102_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CAPUT DO ART. 4º, § 2º DA LEI Nº 3.495, DE 6 DE MARÇO DE 2017, QUE “CONCEDE VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
+  </si>
+  <si>
+    <t>5263</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5263/202603270109_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE SERAFINA CORRÊA – APASC E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5264</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5264/202603270110_3.pdf</t>
+  </si>
+  <si>
+    <t>5265</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5265/202603270111_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO ESPORTIVA LOCOMOTIVA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5268</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5268/202603300116_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINENSE DE FUTSAL – ASF E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5266</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5266/202603270112_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS VETERANOS RIOGRANDENSE DE SERAFINA CORRÊA – RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5269</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5269/202603300117_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5267</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5267/202603270113_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5270</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5270/202603300118_3.pdf</t>
+  </si>
+  <si>
+    <t>5275</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>MORGANA TECCHIO, BETO PADILHA, EVANE MARA GAGIOLA DALLA ROSA, GENERAL CORDEIRO, JULIO ZATTI, LUCIMAR ZARPELON, MARCON, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5275/202604020126_3.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL “RESERVA DO LAR”, DE INCENTIVO AO ARMAZENAMENTO ADEQUADO DE ÁGUA POTÁVEL PARA FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA NO MUNICÍPIO DE SERAFINA CORRÊA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5271/202603310119_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS DIFUSORES DO TALIAN – ASSODITA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5272/202604020123_3.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO E ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE SERAFINA CORRÊA, RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5273/202604020124_3.pdf</t>
+  </si>
+  <si>
+    <t>CRIA E ALTERA PADRÕES DE VENCIMENTO E CARGA HORÁRIA SEMANAL DE CATEGORIAS FUNCIONAIS, BEM COMO PROMOVE AS ADEQUAÇÕES NECESSÁRIAS NA LEI MUNICIPAL Nº 4.008, DE 29 DE ABRIL DE 2022.</t>
+  </si>
+  <si>
+    <t>5277</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5277/202604060128_3.pdf</t>
+  </si>
+  <si>
+    <t>RETIFICA DISPOSITIVOS DAS LEIS MUNICIPAIS NºS 4.534 E 4.535, DE 30 DE MARÇO DE 2026, QUE AUTORIZAM A CONCESSÃO DE INCENTIVOS PARA EMPRESAS.</t>
+  </si>
+  <si>
+    <t>5287</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5287/202604100146_3.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O ORGANISMO DE POLÍTICAS PARA AS MULHERES – OPM E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER – FMDM NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA/RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5284</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5284/202604100140_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 4.431, DE 25 DE JUNHO DE 2025, QUE DISPÕE SOBRE A CONCESSÃO E O RECEBIMENTO DE PATROCÍNIO PELO MUNICÍPIO DE SERAFINA CORRÊA.</t>
+  </si>
+  <si>
+    <t>5285</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5285/202604100141_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM A FUNDAÇÃO GAÚCHA DO TRABALHO E AÇÃO SOCIAL – FGTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5286</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5286/202604100142_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5288</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5288/202604130148_3.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A POLÍTICA MUNICIPAL DE SEGURANÇA HÍDRICA DOMICILIAR “PROGRAMA RESERVA DO LAR”, VOLTADA ÀS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIOECONÔMICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5294</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5294/202604170164_3.pdf</t>
+  </si>
+  <si>
+    <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI MUNICIPAL Nº 3.346, DE 24 DE JUNHO DE 2015.</t>
+  </si>
+  <si>
+    <t>5298</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5298/202604300177_3.pdf</t>
+  </si>
+  <si>
+    <t>CRIA, EXTINGUE E ALTERA CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5299</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5299/202604300178_3.pdf</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5300/202604300179_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR E REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5302/202605070182_3.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO COMO ENCARREGADO DA UNIDADE MUNICIPAL DE CADASTRAMENTO (UMC), VINCULADA AO INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA (INCRA).</t>
+  </si>
+  <si>
+    <t>5303</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5303/202605070183_3.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CARTEIRA DE IDENTIDADE FUNCIONAL DO SERVIÇO CIVIL E AUXILIAR DE BOMBEIROS – SCAB.</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5309/202605080190_3.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR E REPASSAR VALORES PARA A ASSOCIAÇÃO DE TURISMO DE SERAFINA CORRÊA RS – ATURSC E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>5241</t>
+  </si>
+  <si>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5241/202603030060_3.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL DESTINADA A EXAMINAR PROPOSTA DE REVISÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA/RS.</t>
+  </si>
+  <si>
+    <t>5242</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5242/202603030061_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE A CONSTITUIÇÃO DE COMISSÃO TEMPORÁRIA ESPECIAL PARA ACOMPANHAR E FISCALIZAR O ANDAMENTO DOS TRABALHOS DE LIMPEZA E DESASSOREAMENTO DO ARROIO FEIJÃO CRU, NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
+  </si>
+  <si>
+    <t>5260</t>
+  </si>
+  <si>
+    <t>GENERAL CORDEIRO, BETO PADILHA, Dr. PAULO MASSOLINI, EVANE MARA GAGIOLA DALLA ROSA, JULIO ZATTI, LUCIMAR ZARPELON, MARCON, MORGANA TECCHIO, ZÉ BETINARDI</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5260/202603200099_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTITUIÇÃO DE COMISSÃO TEMPORÁRIA ESPECIAL PARA ACOMPANHAR E FISCALIZAR OS SERVIÇOS PÚBLICOS DE ABASTECIMENTO DE ÁGUA POTÁVEL E DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE SERAFINA CORRÊA, PRESTADOS PELA COMPANHIA RIOGRANDENSE DE SANEAMENTO (CORSAN).</t>
+  </si>
+  <si>
+    <t>5289</t>
+  </si>
+  <si>
+    <t>SUBPL</t>
+  </si>
+  <si>
+    <t>Substitutivo à Projeto de Lei</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5289/202604130151_3.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O CAPUT DO ART. 4º, § 2º DA LEI Nº 4.184, DE 15 DE JUNHO DE 2023, QUE “CONCEDE VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL”.</t>
+  </si>
+  <si>
+    <t>5296</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5296/202604240172_3.pdf</t>
+  </si>
+  <si>
+    <t>5295</t>
+  </si>
+  <si>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5295/202604240171_3.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -480,67 +1506,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5212/ind._01.2026_mdb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5214/202601300018_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5215/202601300019_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5213/202601300016_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5216/202601300020_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5217/202602030022_3.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5218/202602030023_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5254/cte-arroiofeijaocru_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5243/202603030062_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5244/202603030063_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5250/202603060076_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5276/202604020127_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5212/ind._01.2026_mdb.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5214/202601300018_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5215/202601300019_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5225/202602060033_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5234/202602200048_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5235/202602200049_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5246/202603050072_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5256/202603190092_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5274/202604020125_2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5278/202604060131_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5280/202604100136_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5281/202604100137_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5282/202604100138_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5283/202604100139_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5290/202604160160_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5293/202604160163_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5297/202604290176_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5301/202604300180_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5310/202605080191_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5252/202603130085_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5279/202604100135_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5292/202604160162_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5304/202605080184_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5221/202602040028_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5222/202602040029_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5223/202602040030_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5236/202602270055_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5237/202602270056_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5253/202603130086_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5291/202604160161_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5308/202605080188_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5307/202605080187_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5257/202603190093_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5305/202605080185_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5306/202605080186_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5219/202602040026_3.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5220/202602040027_3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5229/pdl0032026_3.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5213/202601300016_3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5216/202601300020_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5217/pl-0032026_3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5218/202602030023_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5224/202602060032_3.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5226/202602090035_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5227/202602090036_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5228/202602110039_3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5230/202602200044_3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5231/202602200045_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5232/202602200046_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5233/202602200047_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5238/202602270057_3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5239/202602270058_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5240/202602270059_3.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5247/202603060073_3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5248/202603060074_3.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5249/202603060075_3.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5251/202603120081_3.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5258/202603200094_3.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5259/202603200095_3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5262/202603250102_3.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5263/202603270109_3.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5264/202603270110_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5265/202603270111_3.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5268/202603300116_3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5266/202603270112_3.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5269/202603300117_3.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5267/202603270113_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5270/202603300118_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5275/202604020126_3.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5271/202603310119_3.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5272/202604020123_3.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5273/202604020124_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5277/202604060128_3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5287/202604100146_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5284/202604100140_3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5285/202604100141_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5286/202604100142_3.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5288/202604130148_3.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5294/202604170164_3.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5298/202604300177_3.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5299/202604300178_3.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5300/202604300179_3.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5302/202605070182_3.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5303/202605070183_3.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5309/202605080190_3.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5241/202603030060_3.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5242/202603030061_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5260/202603200099_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5289/202604130151_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5296/202604240172_3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2026/5295/202604240171_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="97.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="155.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -569,198 +1595,2628 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>48</v>
+      </c>
+      <c r="D9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>57</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" t="s">
+        <v>65</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>79</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" t="s">
+        <v>65</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>96</v>
+      </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H20" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" t="s">
+        <v>74</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H21" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H22" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" t="s">
+        <v>116</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D26" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" t="s">
+        <v>33</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>124</v>
+      </c>
+      <c r="E27" t="s">
+        <v>125</v>
+      </c>
+      <c r="F27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" t="s">
+        <v>124</v>
+      </c>
+      <c r="E28" t="s">
+        <v>125</v>
+      </c>
+      <c r="F28" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
+        <v>124</v>
+      </c>
+      <c r="E29" t="s">
+        <v>125</v>
+      </c>
+      <c r="F29" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H29" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" t="s">
+        <v>125</v>
+      </c>
+      <c r="F30" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E31" t="s">
+        <v>141</v>
+      </c>
+      <c r="F31" t="s">
+        <v>57</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H31" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" t="s">
+        <v>140</v>
+      </c>
+      <c r="E32" t="s">
+        <v>141</v>
+      </c>
+      <c r="F32" t="s">
+        <v>65</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33" t="s">
+        <v>141</v>
+      </c>
+      <c r="F33" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" t="s">
+        <v>151</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H34" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" t="s">
+        <v>151</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H35" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>157</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" t="s">
+        <v>151</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" t="s">
+        <v>141</v>
+      </c>
+      <c r="F37" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38" t="s">
+        <v>140</v>
+      </c>
+      <c r="E38" t="s">
+        <v>141</v>
+      </c>
+      <c r="F38" t="s">
+        <v>151</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H38" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" t="s">
+        <v>151</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>170</v>
+      </c>
+      <c r="E40" t="s">
+        <v>171</v>
+      </c>
+      <c r="F40" t="s">
+        <v>44</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H40" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" t="s">
+        <v>170</v>
+      </c>
+      <c r="E41" t="s">
+        <v>171</v>
+      </c>
+      <c r="F41" t="s">
+        <v>57</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>170</v>
+      </c>
+      <c r="E42" t="s">
+        <v>171</v>
+      </c>
+      <c r="F42" t="s">
+        <v>57</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>181</v>
+      </c>
+      <c r="E43" t="s">
+        <v>182</v>
+      </c>
+      <c r="F43" t="s">
+        <v>38</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>181</v>
+      </c>
+      <c r="E44" t="s">
+        <v>182</v>
+      </c>
+      <c r="F44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H44" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" t="s">
+        <v>182</v>
+      </c>
+      <c r="F45" t="s">
+        <v>189</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H45" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>193</v>
+      </c>
+      <c r="E46" t="s">
+        <v>194</v>
+      </c>
+      <c r="F46" t="s">
+        <v>195</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H46" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" t="s">
+        <v>193</v>
+      </c>
+      <c r="E47" t="s">
+        <v>194</v>
+      </c>
+      <c r="F47" t="s">
+        <v>195</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H47" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" t="s">
+        <v>194</v>
+      </c>
+      <c r="F48" t="s">
+        <v>195</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D49" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" t="s">
+        <v>194</v>
+      </c>
+      <c r="F49" t="s">
+        <v>195</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>194</v>
+      </c>
+      <c r="F50" t="s">
+        <v>195</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" t="s">
+        <v>194</v>
+      </c>
+      <c r="F51" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" t="s">
+        <v>194</v>
+      </c>
+      <c r="F52" t="s">
+        <v>195</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H52" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>73</v>
+      </c>
+      <c r="D53" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>78</v>
+      </c>
+      <c r="D54" t="s">
+        <v>193</v>
+      </c>
+      <c r="E54" t="s">
+        <v>194</v>
+      </c>
+      <c r="F54" t="s">
+        <v>195</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H54" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" t="s">
+        <v>193</v>
+      </c>
+      <c r="E55" t="s">
+        <v>194</v>
+      </c>
+      <c r="F55" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H55" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>225</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>87</v>
+      </c>
+      <c r="D56" t="s">
+        <v>193</v>
+      </c>
+      <c r="E56" t="s">
+        <v>194</v>
+      </c>
+      <c r="F56" t="s">
+        <v>195</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H56" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>92</v>
+      </c>
+      <c r="D57" t="s">
+        <v>193</v>
+      </c>
+      <c r="E57" t="s">
+        <v>194</v>
+      </c>
+      <c r="F57" t="s">
+        <v>195</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>96</v>
+      </c>
+      <c r="D58" t="s">
+        <v>193</v>
+      </c>
+      <c r="E58" t="s">
+        <v>194</v>
+      </c>
+      <c r="F58" t="s">
+        <v>195</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59" t="s">
+        <v>193</v>
+      </c>
+      <c r="E59" t="s">
+        <v>194</v>
+      </c>
+      <c r="F59" t="s">
+        <v>195</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>103</v>
+      </c>
+      <c r="D60" t="s">
+        <v>193</v>
+      </c>
+      <c r="E60" t="s">
+        <v>194</v>
+      </c>
+      <c r="F60" t="s">
+        <v>195</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H60" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>240</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>107</v>
+      </c>
+      <c r="D61" t="s">
+        <v>193</v>
+      </c>
+      <c r="E61" t="s">
+        <v>194</v>
+      </c>
+      <c r="F61" t="s">
+        <v>195</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H61" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>242</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" t="s">
+        <v>193</v>
+      </c>
+      <c r="E62" t="s">
+        <v>194</v>
+      </c>
+      <c r="F62" t="s">
+        <v>195</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H62" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>115</v>
+      </c>
+      <c r="D63" t="s">
+        <v>193</v>
+      </c>
+      <c r="E63" t="s">
+        <v>194</v>
+      </c>
+      <c r="F63" t="s">
+        <v>195</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H63" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>248</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>120</v>
+      </c>
+      <c r="D64" t="s">
+        <v>193</v>
+      </c>
+      <c r="E64" t="s">
+        <v>194</v>
+      </c>
+      <c r="F64" t="s">
+        <v>195</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H64" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>252</v>
+      </c>
+      <c r="D65" t="s">
+        <v>193</v>
+      </c>
+      <c r="E65" t="s">
+        <v>194</v>
+      </c>
+      <c r="F65" t="s">
+        <v>195</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>256</v>
+      </c>
+      <c r="D66" t="s">
+        <v>193</v>
+      </c>
+      <c r="E66" t="s">
+        <v>194</v>
+      </c>
+      <c r="F66" t="s">
+        <v>195</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>37</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D67" t="s">
+        <v>193</v>
+      </c>
+      <c r="E67" t="s">
+        <v>194</v>
+      </c>
+      <c r="F67" t="s">
         <v>38</v>
       </c>
-      <c r="D8" t="s">
-[...12 lines deleted...]
-        <v>40</v>
+      <c r="G67" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H67" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>262</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>263</v>
+      </c>
+      <c r="D68" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" t="s">
+        <v>194</v>
+      </c>
+      <c r="F68" t="s">
+        <v>195</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>267</v>
+      </c>
+      <c r="D69" t="s">
+        <v>193</v>
+      </c>
+      <c r="E69" t="s">
+        <v>194</v>
+      </c>
+      <c r="F69" t="s">
+        <v>195</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H69" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>270</v>
+      </c>
+      <c r="D70" t="s">
+        <v>193</v>
+      </c>
+      <c r="E70" t="s">
+        <v>194</v>
+      </c>
+      <c r="F70" t="s">
+        <v>195</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H70" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>273</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>274</v>
+      </c>
+      <c r="D71" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" t="s">
+        <v>194</v>
+      </c>
+      <c r="F71" t="s">
+        <v>195</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H71" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>278</v>
+      </c>
+      <c r="D72" t="s">
+        <v>193</v>
+      </c>
+      <c r="E72" t="s">
+        <v>194</v>
+      </c>
+      <c r="F72" t="s">
+        <v>195</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H72" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>281</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>282</v>
+      </c>
+      <c r="D73" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" t="s">
+        <v>194</v>
+      </c>
+      <c r="F73" t="s">
+        <v>195</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H73" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>285</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>286</v>
+      </c>
+      <c r="D74" t="s">
+        <v>193</v>
+      </c>
+      <c r="E74" t="s">
+        <v>194</v>
+      </c>
+      <c r="F74" t="s">
+        <v>195</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>290</v>
+      </c>
+      <c r="D75" t="s">
+        <v>193</v>
+      </c>
+      <c r="E75" t="s">
+        <v>194</v>
+      </c>
+      <c r="F75" t="s">
+        <v>195</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>293</v>
+      </c>
+      <c r="D76" t="s">
+        <v>193</v>
+      </c>
+      <c r="E76" t="s">
+        <v>194</v>
+      </c>
+      <c r="F76" t="s">
+        <v>294</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H76" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>297</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>298</v>
+      </c>
+      <c r="D77" t="s">
+        <v>193</v>
+      </c>
+      <c r="E77" t="s">
+        <v>194</v>
+      </c>
+      <c r="F77" t="s">
+        <v>195</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>302</v>
+      </c>
+      <c r="D78" t="s">
+        <v>193</v>
+      </c>
+      <c r="E78" t="s">
+        <v>194</v>
+      </c>
+      <c r="F78" t="s">
+        <v>195</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H78" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>306</v>
+      </c>
+      <c r="D79" t="s">
+        <v>193</v>
+      </c>
+      <c r="E79" t="s">
+        <v>194</v>
+      </c>
+      <c r="F79" t="s">
+        <v>195</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>310</v>
+      </c>
+      <c r="D80" t="s">
+        <v>193</v>
+      </c>
+      <c r="E80" t="s">
+        <v>194</v>
+      </c>
+      <c r="F80" t="s">
+        <v>195</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H80" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>314</v>
+      </c>
+      <c r="D81" t="s">
+        <v>193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>194</v>
+      </c>
+      <c r="F81" t="s">
+        <v>195</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H81" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>318</v>
+      </c>
+      <c r="D82" t="s">
+        <v>193</v>
+      </c>
+      <c r="E82" t="s">
+        <v>194</v>
+      </c>
+      <c r="F82" t="s">
+        <v>195</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>322</v>
+      </c>
+      <c r="D83" t="s">
+        <v>193</v>
+      </c>
+      <c r="E83" t="s">
+        <v>194</v>
+      </c>
+      <c r="F83" t="s">
+        <v>195</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H83" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" t="s">
+        <v>193</v>
+      </c>
+      <c r="E84" t="s">
+        <v>194</v>
+      </c>
+      <c r="F84" t="s">
+        <v>195</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H84" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>330</v>
+      </c>
+      <c r="D85" t="s">
+        <v>193</v>
+      </c>
+      <c r="E85" t="s">
+        <v>194</v>
+      </c>
+      <c r="F85" t="s">
+        <v>116</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H85" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>334</v>
+      </c>
+      <c r="D86" t="s">
+        <v>193</v>
+      </c>
+      <c r="E86" t="s">
+        <v>194</v>
+      </c>
+      <c r="F86" t="s">
+        <v>195</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H86" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>337</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>338</v>
+      </c>
+      <c r="D87" t="s">
+        <v>193</v>
+      </c>
+      <c r="E87" t="s">
+        <v>194</v>
+      </c>
+      <c r="F87" t="s">
+        <v>195</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H87" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>342</v>
+      </c>
+      <c r="D88" t="s">
+        <v>193</v>
+      </c>
+      <c r="E88" t="s">
+        <v>194</v>
+      </c>
+      <c r="F88" t="s">
+        <v>195</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H88" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>345</v>
+      </c>
+      <c r="D89" t="s">
+        <v>193</v>
+      </c>
+      <c r="E89" t="s">
+        <v>194</v>
+      </c>
+      <c r="F89" t="s">
+        <v>195</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H89" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>348</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>349</v>
+      </c>
+      <c r="D90" t="s">
+        <v>193</v>
+      </c>
+      <c r="E90" t="s">
+        <v>194</v>
+      </c>
+      <c r="F90" t="s">
+        <v>195</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H90" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>353</v>
+      </c>
+      <c r="D91" t="s">
+        <v>193</v>
+      </c>
+      <c r="E91" t="s">
+        <v>194</v>
+      </c>
+      <c r="F91" t="s">
+        <v>195</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H91" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>356</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>357</v>
+      </c>
+      <c r="D92" t="s">
+        <v>193</v>
+      </c>
+      <c r="E92" t="s">
+        <v>194</v>
+      </c>
+      <c r="F92" t="s">
+        <v>195</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H92" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>360</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>361</v>
+      </c>
+      <c r="E93" t="s">
+        <v>362</v>
+      </c>
+      <c r="F93" t="s">
+        <v>38</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H93" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>365</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>366</v>
+      </c>
+      <c r="E94" t="s">
+        <v>367</v>
+      </c>
+      <c r="F94" t="s">
+        <v>38</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H94" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>48</v>
+      </c>
+      <c r="D95" t="s">
+        <v>366</v>
+      </c>
+      <c r="E95" t="s">
+        <v>367</v>
+      </c>
+      <c r="F95" t="s">
+        <v>371</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H95" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>374</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96" t="s">
+        <v>375</v>
+      </c>
+      <c r="E96" t="s">
+        <v>376</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H96" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>379</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>302</v>
+      </c>
+      <c r="D97" t="s">
+        <v>375</v>
+      </c>
+      <c r="E97" t="s">
+        <v>376</v>
+      </c>
+      <c r="F97" t="s">
+        <v>195</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H97" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>381</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>314</v>
+      </c>
+      <c r="D98" t="s">
+        <v>375</v>
+      </c>
+      <c r="E98" t="s">
+        <v>376</v>
+      </c>
+      <c r="F98" t="s">
+        <v>195</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H98" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>