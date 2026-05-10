--- v0 (2026-01-13)
+++ v1 (2026-05-10)
@@ -54,3372 +54,3372 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/apl-0012023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/apl-0012023_3.pdf</t>
   </si>
   <si>
     <t>DECLARA O ESPAÇO VERDE - JARDINS DA PREFEITURA – BEM INTEGRANTE DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, MORGANA TECCHIO, SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/pl-0162023-006-emenda-modificativa.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/pl-0162023-006-emenda-modificativa.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 16/2023 QUE “INSERE NOVO PARÁGRAFO NO ART. 4º DA LEI MUNICIPAL Nº 3.941, DE 20 DE AGOSTO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>GENERAL CORDEIRO, DANIEL MORANDI, ELEANDRO MORESCHI, MORGANA TECCHIO, SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/ind-0012023-002-indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/ind-0012023-002-indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE O PRÓXIMO CAMPEONATO MUNICIPAL DE BOCHAS DE 10 METROS SEJA DENOMINADO COMO CAMPEONATO MUNICIPAL DE BOCHAS NELSON GARCIA.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>SELMA FAVERO FINCATTO, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ind-0022023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ind-0022023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA ELABORADO ATRAVÉS DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO ESTUDO DETALHANDO ACERCA DA VIABILIDADE DE DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO ROTATIVO NOS PONTOS CENTRAIS DA CIDADE E EM LOCAIS DE MAIOR DEMANDA.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/ind-0032023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/ind-0032023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS VALORES DOS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES PARA UTILIZAÇÃO DA SEGUINTE PROGRAMAÇÃO: - R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA A REFORMA DO GINÁSIO APARECIDA; - R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA A REFORMA DO GINÁSIO IRCEU ANTÔNIO GASPARIN; - R$ 200.000,00 (DUZENTOS MIL REAIS) PARA A CONSTRUÇÃO DO CENTRO DE CONVENÇÕES DO BAIRRO SANTIN.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ind-0042023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ind-0042023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS VALORES DOS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES PARA UTILIZAÇÃO DA SEGUINTE PROGRAMAÇÃO: - R$ 100.000,00 (CEM MIL REAIS) PARA INSTALAÇÃO DE BICICLETÁRIOS E BEBEDOUROS DO PROGRAMA IR DE BIKE; - R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA INFRAESTRUTURA DA AMPLIAÇÃO DO LOTEAMENTO RESIDENCIAL VERDES VALES I; - R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA MANUTENÇÃO DA PONTE DO RIO CARREIRO; - R$ 100.000,00 (CEM MIL REAIS) PARA PAVIMENTAÇÃO DA ESTRADA DE ACESSO A CAPELA SÃO LUÍS.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ZÉ BETINARDI, FRANCISCO MEZZOMO, GILMAR FACCO, LIDIO OLDONI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ind-0052023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ind-0052023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES, NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA PEDREGAL.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO, GILMAR FACCO, LIDIO OLDONI, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/ind-0062023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/ind-0062023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES, NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA PAVIMENTAÇÃO/CALÇAMENTO EM FRENTE A CAPELA SAÚDE.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>GILMAR FACCO, FRANCISCO MEZZOMO, LIDIO OLDONI, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ind-0072023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ind-0072023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES, NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA PAVIMENTAÇÃO/CALÇAMENTO NO DISTRITO DE SILVA JARDIM.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LIDIO OLDONI, FRANCISCO MEZZOMO, GILMAR FACCO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/ind-0082023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/ind-0082023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES, NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA PAVIMENTAÇÃO/CALÇAMENTO EM FRENTE A CAPELA SÃO ROQUE.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/ind-0092023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/ind-0092023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO INSTITUIR O “PROGRAMA INTERIOR MAIS SEGURO”, COM O OBJETIVO DE AMPLIAR E OPORTUNIZAR A INSTALAÇÃO DE VIDEOMONITORAMENTO EM NOSSO INTERIOR.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/ind-0102023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/ind-0102023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO A INCLUSÃO DO INCENTIVO FISCAL PREVISTO NO ART. 3º, VI, DA LEI MUNICIPAL Nº 3.941 DE 2021, PARA AS EMPRESAS QUE BUSCAM AMPLIAR, MODERNIZAR, DIVERSIFICAR OU REATIVAR SEUS NEGÓCIOS.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GENERAL CORDEIRO, GILMAR FACCO, LIDIO OLDONI, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/ind-0112023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/ind-0112023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO QUE DESTINE OS VALORES DOS RECURSOS NÃO UTILIZADOS PELA CÂMARA DE VEREADORES PARA UTILIZAÇÃO DA SEGUINTE PROGRAMAÇÃO: - R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) PARA O PROGRAMA MINHA COMUNIDADE ASFALTADA; - R$ 50.000,00 (CINQUENTA MIL REAIS) PARA PAVIMENTAÇÃO DE RUAS DO DISTRITO DE SILVA JARDIM; - R$ 50.000,00 (CINQUENTA MIL REAIS) PARA PAVIMENTAÇÃO DA VIA MODENA; - R$ 100.000,00 (CEM MIL REAIS) PARA AMPLIAÇÃO DA INFRAESTRUTURA DA ÁREA INDUSTRIAL SALETE.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Licença de Vereador</t>
   </si>
   <si>
     <t>JAIRO VIDMAR</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/lv-0012023-009-processo-completo.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/lv-0012023-009-processo-completo.pdf</t>
   </si>
   <si>
     <t>COMUNICA NOMEAÇÃO EM CARGO DE SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/lv-0022023-002-lv-0022023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/lv-0022023-002-lv-0022023.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA TRATAMENTO DE SAÚDE COM A REALIZAÇÃO DE UMA CIRURGIA, PELO PERÍODO DE 27 DE ABRIL DE 2023 ATÉ O TÉRMINO DE SEU TRATAMENTO, QUE SERÁ COMUNICADO POSTERIORMENTE POR ESTE VEREADOR.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 06 À 12 DE JULHO DE 2023, PARA TRATAMENTO DE SAÚDE, CONFORME ATESTADO MÉDICO, ANEXO.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 13 À 19 DE JULHO DE 2023, PARA TRATAMENTO DE SAÚDE, CONFORME ATESTADO MÉDICO, ANEXO.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/lv-0052023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/lv-0052023_2.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 23 DE AGOSTO À 06 DE SETEMBRO DE 2023, PARA TRATAMENTO DE SAÚDE, CONFORME ATESTADO MÉDICO, ANEXO.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>LIDIO OLDONI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/lv-0062023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/lv-0062023_2.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 11 À 25 DE SETEMBRO DE 2023, PARA ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>GILMAR FACCO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/lv-0072023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/lv-0072023_2.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 16 À 31 DE OUTUBRO DE 2023, PARA ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/lv-0082023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/lv-0082023_2.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 13 À 27 DE NOVEMBRO DE 2023, PARA ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/lv-0092023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/lv-0092023_2.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 25 DE SETEMBRO À 09 DE OUTUBRO DE 2023, PARA TRATAMENTO DE SAÚDE, CONFORME COMPROVANTE DE AGENDAMENTO, ANEXO. O ATESTADO MÉDICO SERÁ ANEXADO APÓS O PROCEDIMENTO CIGÚRGICO.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ZÉ BETINARDI, DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GENERAL CORDEIRO, GILMAR FACCO, LIDIO OLDONI, MORGANA TECCHIO, SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/202306160244_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/202306160244_2.pdf</t>
   </si>
   <si>
     <t>APOIO DOS VEREADORES NA CRIAÇÃO E INSTALAÇÃO DE UMA COMARCA DO PODER JUDICIÁRIO DO ESTADO DO RIO GRANDE DO SUL NA CIDADE DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GENERAL CORDEIRO, GILMAR FACCO, MORGANA TECCHIO, PEDRO FRIGO, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/m-0022023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/m-0022023_2.pdf</t>
   </si>
   <si>
     <t>APOIO DOS VEREADORES AO CONGRESSO NACIONAL E AO SENADO FEDERAL CONTRA A POSSIBILIDADE DE LEGALIZAÇÃO DO ABORTO POR MEIO DA ARGUIÇÃO DE DESCUMPRIMENTO DE PRECEITO FUNDAMENTAL 442, A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO E DE SE EVITAR UM POSSÍVEL ATIVISMO JUDICIAL POR PARTE DO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GENERAL CORDEIRO, JOSÉ DA SILVA BORGES, LIDIO OLDONI, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/m-0032023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/m-0032023_2.pdf</t>
   </si>
   <si>
     <t>APOIO NA CRIAÇÃO E IMPLANTAÇÃO DE UNIVERSIDADE FEDERAL NA SERRA GAUCHA – RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, JOSÉ DA SILVA BORGES, LIDIO OLDONI, MORGANA TECCHIO, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/m-0042023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/m-0042023_2.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DO MUNICÍPIO DE SERAFINA CORRÊA, MANIFESTAM, POR MEIO DESTA MOÇÃO DE APLAUSOS, PROFUNDA ADMIRAÇÃO E RECONHECIMENTO AO PADRE VINCENZO SAVOLDI, PELO NOTÁVEL E DEDICADO TRABALHO PASTORAL E SOCIAL QUE DESEMPENHOU AO LONGO DE SUA VIDA, MARCANDO UMA TRAJETÓRIA DE AMOR, COMPROMISSO E SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/m-0052023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/m-0052023_2.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES DO MUNICÍPIO DE SERAFINA CORRÊA, MANIFESTAM, POR MEIO DESTA MOÇÃO DE APLAUSOS, PROFUNDA ADMIRAÇÃO E RECONHECIMENTO AO PADRE IVO ANTONIO PRETTO, PELO NOTÁVEL E DEDICADO TRABALHO PASTORAL E SOCIAL QUE DESEMPENHOU AO LONGO DE SUA VIDA, MARCANDO UMA TRAJETÓRIA DE AMOR, COMPROMISSO E SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>LIDIO OLDONI, DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GENERAL CORDEIRO, JOSÉ DA SILVA BORGES, MORGANA TECCHIO, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/m-0062023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/m-0062023_2.pdf</t>
   </si>
   <si>
     <t>APOIO AOS PRODUTORES RURAIS E DEFESA DA CRIAÇÃO DE MECANISMOS DE CONTROLE NAS IMPORTAÇÕES E POLÍTICAS PÚBLICAS DE INCENTIVO AO SETOR PRODUTIVO.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/m-0072023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/m-0072023_2.pdf</t>
   </si>
   <si>
     <t>DE APOIO  À CADEIA PRODUTIVA AVÍCOLA DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>GENERAL CORDEIRO, DANIEL MORANDI, ELEANDRO MORESCHI, FRANCISCO MEZZOMO, GILMAR FACCO, LIDIO OLDONI, MORGANA TECCHIO, SELMA FAVERO FINCATTO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/m-0082023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/m-0082023_2.pdf</t>
   </si>
   <si>
     <t>DE APOIO AO PROJETO DE LEI ESTADUAL Nº 417/2023, DE AUTORIA DO DEPUTADO CAPITÃO MARTIM E DEPUTADO DELEGADO ZUCCO, QUE DISPÕE SOBRE A AUTORIZAÇÃO DE CAÇA DE JAVALI, NO ÂMBITO DO RIO GRANDE DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/m-0092023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/m-0092023_2.pdf</t>
   </si>
   <si>
     <t>DE REPÚDIO AO SR. RODRIGO ANTONIO DE AGOSTINHO MENDONÇA, PRESIDENTE DO IBAMA, EM REPÚDIO À SUSPENSÃO DE LICENÇAS PARA O MANEJO DE JAVALIS, E A ADEQUAÇÃO NECESSÁRIA AO DECRETO 11.615, DE 21 DE JULHO DE 2023, PARA RESTABELECER AS AUTORIZAÇÕES NA MODALIDADE DE CAÇA, BEM COMO NESTE PERÍODO DE TRANSIÇÃO, MANTER VIGENTES AS AUTORIZAÇÕES NA MODALIDADE DE CAÇA JÁ EMITIDOS E AS GUIAS DE TRÂNSITO DOS CONTROLADORES, PARA QUE NÃO HAJA DESCONTINUIDADE DAS AÇÕES E NA MEDIDA DA ADEQUAÇÃO DOS SISTEMAS ELETRÔNICOS A ESTA LEGISLAÇÃO, RETOME A NORMALIDADE DAS EMISSÕES DESTES DOCUMENTOS, ATÉ QUE VENHA NOVO SISTEMA APTO PARA EMITIR NOVAS AUTORIZAÇÕES.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/pi-0012023-002-pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/pi-0012023-002-pi.pdf</t>
   </si>
   <si>
     <t>EM 15/07/2022, ATRAVÉS DO OFÍCIO GAB. Nº 296/2022, DO PREFEITO MUNICIPAL, QUE RESPONDEU AO PEDIDO DE INFORMAÇÕES Nº 15/2022, FOI INFORMADO QUE O MUNICÍPIO DE SERAFINA CORRÊA REALIZOU TERMO DE COOPERAÇÃO TÉCNICA COM O ESTADO DO RIO GRANDE DO SUL PARA MANUTENÇÃO E MELHORIAS NAS RODOVIAS ESTADUAIS VRS-851 E RS-129. COM ISSO FOI POSSÍVEL A CONSTRUÇÃO DE LOMBADA ELEVADA NA VRS-851. DA MESMA FORMA, EM 24/11/2022, ATRAVÉS DO OFÍCIO GAB. Nº 530/2022, DO PREFEITO MUNICIPAL, QUE RESPONDEU AO PEDIDO DE PROVIDÊNCIAS Nº 21/2022, FOI INFORMADO QUE A INSTALAÇÃO DE FAIXA ELEVADA E/OU LOMBADA ELETRÔNICA ENTRE O BAIRRO ROSÁRIO E O BAIRRO SALETE, DEPENDE DE AUTORIZAÇÃO DO DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM - DAER/RS E A SOLICITAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA INSTALAÇÃO AGUARDA MANIFESTAÇÃO DESTE ÓRGÃO PÚBLICO DO ESTADO. LOGO, HÁ DUAS INTERPRETAÇÕES NAS RESPOSTAS REMETIDAS PELO PREFEITO MUNICIPAL QUANDO TRATA SE HÁ AUTORIZAÇÃO, OU NÃO, DO MUNICÍPIO, EM CONSTRUIR LOMBADAS ELEVADAS NAS RODOVIAS ESTADUAIS VRS-851 E RS-129, DEIXANDO DÚVIDAS AO VEREADOR QUE SOLICITOU ÀS INFORMAÇÕES. PARA TANTO, SOLICITA-SE AO PREFEITO MUNICIPAL QUE REMETA A ESTE PODER LEGISLATIVO MUNICIPAL NOVA RESPOSTA ESCLARECENDO SE O MUNICÍPIO DE SERAFINA CORRÊA POSSUI AUTORIZAÇÃO, OU NÃO, EM REALIZAR MANUTENÇÃO E MELHORIAS NAS RODOVIAS CITADAS, INCLUSIVE COM A CONSTRUÇÃO DE LOMBADAS ELEVADAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/pi-0022023-002-pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/pi-0022023-002-pi.pdf</t>
   </si>
   <si>
     <t>QUE INFORME O VALOR GASTO COM LOTEAMENTOS POPULARES NOS ANOS DE 2017 ATÉ O PRESENTE ANO, ESPECIFICANDO INDIVIDUALMENTE POR LOTEAMENTO, O QUE FOI REALIZADO (CALÇADAS, MUROS, PAVIMENTAÇÃO E INFRAESTRUTURA GERAL), COM METRAGEM, EMPENHO E VALORES. QUE INFORME QUANTOS LOTEAMENTOS FORAM CONSTRUÍDOS E QUAL A SITUAÇÃO QUE SE ENCONTRAM, IDENTIFICANDO A FONTE DOS RECURSOS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/pi-0032023-002-pi-0032023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/pi-0032023-002-pi-0032023.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REMETIDO A ESTA CASA LEGISLATIVA O QUE FOI ADQUIRIDO PELO PODER EXECUTIVO NOS ANOS DE 2021 E 2022 DE BRITA, PÓ DE BRITA, PEDRISCO E AREIA, COM E SEM TRANSPORTE, SEPARADO POR MÊS, COM CÓPIA DAS NOTAS FISCAIS E A DESTINAÇÃO DE CADA NOTA FISCAL.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/pi-0042023-002-pi-0042023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/pi-0042023-002-pi-0042023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RELAÇÃO DAS MANUTENÇÕES REALIZADAS NOS CALÇAMENTOS E PASSEIOS PÚBLICOS REALIZADOS NO ANO DE 2022, DIVIDIDO POR EQUIPE TERCEIRIZADA E CONTENDO AS INFORMAÇÕES DE DATA, METRAGENS, LOCAIS E REGISTROS FOTOGRÁFICOS.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pi-0052023-002-pi-0052023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pi-0052023-002-pi-0052023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RELAÇÃO DE HORAS DE RETROESCAVADEIRA E ESCAVADEIRA HIDRÁULICA REALIZADAS COM MÁQUINAS PÚBLICAS E TAMBÉM PAGAS PARA EMPRESAS TERCEIRIZADAS NO ANO DE 2022, CONTENDO A RELAÇÃO DOS BENEFICIADOS E ÀS INFORMAÇÕES DE DATA, METRAGENS, LOCAIS E REGISTROS COMPROVANDO OS SERVIÇOS.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/pi-0062023-002-pi-0062023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/pi-0062023-002-pi-0062023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO A RELAÇÃO DA QUANTIDADE DE MAMOGRAFIAS QUE FORAM REALIZADAS NOS ANOS DE 2017 A 2022, SEPARADO POR ANO, COM SEU RESPECTIVO COMPROVANTE DE PAGAMENTO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/pi-0072023-002-pi-0072023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/pi-0072023-002-pi-0072023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE INFORMEM, SEPARADAMENTE, O CUSTO REFERENTE A MÃO-DE-OBRA E MATERIAL DA CONSTRUÇÃO DOS BANHEIROS DO CAMPING CARREIRO.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/pi-0082023-002-pi-0082023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/pi-0082023-002-pi-0082023.pdf</t>
   </si>
   <si>
     <t>REQUEREM A) SEJA REMETIDO A ESSA CASA CÓPIA INTEGRAL, DE CAPA A CONTRA CAPA, DO PROCESSO DE INEXIGIBILIDADE DE LICITAÇÃO N.º 034-2022 QUE TRATA DA CONTRATAÇÃO DE EMPRESA PARA A INSTALAÇÃO DA EXTENSÃO DE REDE ELÉTRICA ATÉ O CENTRO DE LAZER E SOM AUTOMOTIVO, LOCALIZADO NA COMUNIDADE RURAL SÃO JOÃO DE SERAFINA CORRÊA; B) QUE INFORME O CRONOGRAMA DE EXECUÇÃO DA OBRA QUE TEM POR ORIGEM O PROCESSO DE INEXIGIBILIDADE DE LICITAÇÃO N.º 034-2022; C) QUE INFORME, REMETENDO A ESSA CASA, CÓPIA DAS LICENÇAS AMBIENTAIS EMITIDAS PARA EDIFICAÇÃO DA OBRA QUE TEM ORIGEM NO PROCESSO DE INEXIGIBILIDADE DE LICITAÇÃO N.º 034-2022; D) QUE INFORME O NOME DO FISCAL DE CONTRATO DESIGNADO PARA FISCALIZAR A EXECUÇÃO DA OBRA ORIGINADA NA CONTRATAÇÃO DE EMPRESA PARA A INSTALAÇÃO DA EXTENSÃO DE REDE ELÉTRICA ATÉ O CENTRO DE LAZER E SOM AUTOMOTIVO, LOCALIZADO NA COMUNIDADE RURAL SÃO JOÃO DE SERAFINA CORRÊA; E) QUE INFORME A DATA DE INÍCIO DA OBRA, DATA DE TERMINO DA OBRA E DATA QUE A EXTENSÃO DE REDE ELÉTRICA ATÉ O CENTRO DE LAZER E SOM AUTOMOTIVO, LOCALIZADO NA COMUNIDADE RURAL SÃO JOÃO DE SERAFINA CORRÊA REDE FOI CONECTADA AO SISTEMA DE ABASTECIMENTO E DISTRIBUIÇÃO DE ENERGIA ELÉTRICA DA RGE; F) QUE INFORME A DATA DOS PAGAMENTOS REALIZADOS À CONTRATADA COM RESPECTIVO NÚMERO DE EMPENHO PARA REALIZAR A OBRA QUE TEM ORIGEM NO PROCESSO DE INEXIGIBILIDADE DE LICITAÇÃO N.º 034-2022.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>LUCIMAR PACASSA, FRANCISCO MEZZOMO, GILMAR FACCO, LIDIO OLDONI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pi-0092023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pi-0092023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE REMETA AS SEGUINTE INFORMAÇÕES REFERENTE AO CAPS (CENTRO DE ATENÇÃO PSICOSSOCIAL) DO MUNICÍPIO DE SERAFINA CORRÊA, CONFORME SEGUE: - Quadro funcional especificando formação e cargo ocupado, com nome do profissional e se a equipe está completa em conformidade com a legislação federal. - Verba recebida pelo CAPS desde o ano de 2017 até os dias atuais. - Relatório mensal, constando verba recebida mensalmente e onde foi aplicada. - Atividades desenvolvidas no âmbito da saúde mental e qual profissional desenvolve. - Quantas pessoas são atendidas pelos serviços do CAPS, classificados por gênero e atividade a qual frequenta. - Todos os objetivos do serviço CAPS estão sendo atingidos? Caso não, quais faltam? - Qual o espaço físico está sendo utilizado pelo CAPS? E se o espaço está atendendo às necessidade mínimas de privacidade.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pi-0102023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pi-0102023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE INFORME A SITUAÇÃO DOS PROGRAMAS HABITACIONAIS NO MUNICÍPIO, EM ESPECIAL A PRODUÇÃO DE CONDOMÍNIOS VERTICAIS.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/pi-0112023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/pi-0112023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO A RELAÇÃO TOTAL DE TODOS OS PROCESSOS ADMINISTRATIVOS E SINDICÂNCIAS REALIZADAS A PARTIR DE 2017, COM RESULTADO FINAL.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/pi-0122023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/pi-0122023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO RELATÓRIO DE VEÍCULOS, MÁQUINAS E EQUIPAMENTOS A PARTIR DE 2017, CONSTANDO ANO DE COMPRA, SE ESTÃO OU NÃO EM OPERAÇÃO E, CASO NÃO ESTEJA EM USO, QUAL O MOTIVO.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/pi-0132023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/pi-0132023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO RELATÓRIO GERAL DE SERVIÇO REALIZADOS NA AUTO ELÉTRICA SOMACAL E RITA DE CÁSSIA CENCI SOMACAL A PARTIR DO ANO DE 2017, AGRUPADOS POR VEÍCULOS, MÁQUINAS OU EQUIPAMENTOS, CONSTANDO HORAS DE MÃO DE OBRA, SERVIÇO REALIZADO, SUBSTITUIÇÃO DE PEÇAS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/pi-0142023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/pi-0142023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES SOBRE O PROCESSO LICITÁTORIO REFERENTE AO PREGÃO PRESENCIAL Nº 63/2023 SOBRE PRESTAÇÃO DE SERVIÇOS DE HORAS MÁQUINAS A SEREM UTILIZADOS QUANDO DELES O MUNICÍPIO NECESSITAR, CONFORME SEGUE: 1) LAUDOS E RECIBOS ASSINADOS COM COMPROVAÇÃO DE HORAS PELO HORÍMETRO DA MÁQUINA; 2) QUANTAS RETROESCAVADEIRAS O MUNICÍPIO TEM? E OS COMPROVANTES DO DIÁRIO DE BORDO DESSE MESMO PERÍODO DAS MÁQUINAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pi-0152023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pi-0152023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES COMPLEMENTARES REFERENTE AO PEDIDO DE INFORMAÇÕES Nº 3 DE 2023 QUE SOLICITOU QUE SEJA REMETIDO O QUE FOI ADQUIRIDO PELO PODER EXECUTIVO NOS ANOS DE 2021 E 2022 DE BRITA, PÓ DE BRITA, PEDRISCO E AREIA, COM E SEM TRANSPORTE, SEPARADO POR MÊS, COM CÓPIA DAS NOTAS FISCAIS E A DESTINAÇÃO DE CADA NOTA FISCAL, ENVIANDO AS INFORMAÇÕES COMPLEMENTARES RELACIONADAS, CONFORME SEGUE: 1) COMPROVANTE DO PESO DE CADA CARGA ENTREGUE NO MUNICÍPIO COM ASSINATURA E RECEBIMENTO DELAS PELO RESPONSÁVEL; 2) CÓPIAS DAS NOTAS FISCAIS DAS MESMAS. SE TEVE LICITAÇÃO NESSE MESMO PERÍODO DE BRITA E PEDRISCO, SEM FRETE; 3) QUANTAS CARGAS DE BRITA E PEDRISCO FORAM ENTREGUES A PRODUTORES RURAIS E EMPRESAS POR INCENTIVO DA LEI Nº 3941/2021; 4) CÓPIAS DOS DIÁRIOS DE BORDOS DOS CAMINHÕES DO MUNICÍPIO E COMPROVANTE DE RECEBIMENTO DE CADA PRODUTOR E DE CADA EMPRESA COM O PESO DA BALANÇA.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pi-0162023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pi-0162023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO PROJETO DE CONSTRUÇÃO DA EMPRESA CENCI CONSTRUTORA, QUANDO A MESMA APRESENTOU A DOCUMENTAÇÃO PARA REQUISITAR ÀS HORAS MÁQUINAS DE TERRAPLANAGEM AO PODER EXECUTIVO MUNICIPAL. TAMBÉM, QUE INFORME SE HOUVE HORAS EXCEDENTES E SE AS MESMAS FORAM COBRADAS, ENVIANDO OS COMPROVANTES. E QUE INFORME AONDE FOI COLOCADA À TERRA RETIRADA DESTA TERRAPLANAGEM, ENVIANDO JUNTAMENTE COMPROVANTE DO DIÁRIO DE BORDO DOS CAMINHÕES DESSES DIAS TRABALHADOS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2674/pi-0172023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2674/pi-0172023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES REFERENTES ÀS PESSOAS JURÍDICAS (EMPRESAS) ESTABELECIDAS NO MUNICÍPIO, CONFORME SEGUE: 1) RELAÇÃO DE EMPRESAS ESTABELECIDAS NO MUNICÍPIO; 2) RELAÇÃO DAS EMPRESAS QUE ESTÃO EM DESACORDO OU DIVERGENTES COM O REGISTRO DE NOTA FISCAL DE ENTRADA E SAÍDA DE SEUS PRODUTOS E SE HOUVE NOTIFICAÇÃO E MULTA; E 3) QUE INFORME SE À CONFERENCIA FORAM FEITAS EM TODAS ÀS EMPRESAS E, SE NÃO FORAM, QUAL O CRITÉRIO DE SELEÇÃO DAS QUE FORAM REALIZADAS ÀS CONFERENCIAS.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/pi-0182023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/pi-0182023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES REFERENTES ÀS DESPESAS RELACIONADAS AO SHOW DA DUPLA SERTANEJA CÉSAR MENOTTI E FABIANO, REALIZADO NO MUNICÍPIO. PEDIMOS QUE AS INFORMAÇÕES SEJAM DETALHADAS DA SEGUINTE FORMA: 1) DESPESAS TOTAIS E ORIGEM DOS RECURSOS: FORNEÇA UMA RELAÇÃO ABRANGENTE DAS DESPESAS TOTAIS RELACIONADAS À ORGANIZAÇÃO DO EVENTO. ESPECIFICAMENTE, SOLICITAMOS A ORIGEM DOS RECURSOS FINANCEIROS UTILIZADOS PARA CUSTEAR O EVENTO, INDICANDO SE OS FUNDOS PROVÊM DE FONTES FEDERAIS, ESTADUAIS, MUNICIPAIS OU UMA COMBINAÇÃO DESTAS. DETALHES SOBRE AS PROPORÇÕES DE CADA FONTE DE FINANCIAMENTO SÃO ESSENCIAIS PARA UM ENTENDIMENTO COMPLETO; 2) DETALHAMENTO DAS DESPESAS: FORNECER UMA LISTA DETALHADA DAS DESPESAS INCORRIDAS DURANTE A PRODUÇÃO E EXECUÇÃO DO SHOW. ESTA LISTA DEVE CONTER CADA ITEM DE DESPESA, ACOMPANHADO PELO MONTANTE CORRESPONDENTE E UMA BREVE DESCRIÇÃO DO PROPÓSITO DA DESPESA. ISSO INCLUI ASPECTOS COMO INFRAESTRUTURA, LOGÍSTICA, PAGAMENTO DE CACHÊ À DUPLA, SEGURANÇA E TODOS OS DEMAIS GASTOS RELACIONADOS.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi-0192023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi-0192023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O DETALHAMENTO DAS DESPESAS RELACIONADAS À CELEBRAÇÃO DOS 63 ANOS DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DE SERAFINA CORRÊA. PEDIMOS QUE AS INFORMAÇÕES SEJAM DETALHADAS DA SEGUINTE FORMA: 1) DESPESAS TOTAIS E ORIGEM DOS RECURSOS: REQUEREMOS UMA LISTA PORMENORIZADA DAS DESPESAS TOTAIS ASSOCIADAS À ORGANIZAÇÃO E REALIZAÇÃO DAS FESTIVIDADES DE ANIVERSÁRIO. ALÉM DISSO, SOLICITAMOS INFORMAR A ORIGEM DOS RECURSOS FINANCEIROS EMPREGADOS, INDICANDO SE SÃO ORIUNDOS DE INSTÂNCIAS FEDERAL, ESTADUAL, MUNICIPAL OU RESULTAM DA COMBINAÇÃO DESSAS FONTES. DETALHES SOBRE A PROPORÇÃO DE CADA FONTE DE FINANCIAMENTO SERÃO FUNDAMENTAIS PARA UM ENTENDIMENTO CLARO; 2) DETALHAMENTO DAS DESPESAS: SOLICITAMOS A DISPONIBILIZAÇÃO DE UMA RELAÇÃO DETALHADA DE CADA ITEM DE DESPESA. DEVE SER ACOMPANHADA PELO MONTANTE CORRESPONDENTE E POR UMA BREVE EXPLICAÇÃO DO PROPÓSITO AO QUAL A DESPESA SE DESTINOU. ISSO INCLUI TODOS OS GASTOS RELACIONADOS À CELEBRAÇÃO DOS 63 ANOS DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/pi-0202023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/pi-0202023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL CÓPIAS DAS FOLHAS DE PONTO E AS ESCALAS DE SOBREAVISO DOS MOTORISTAS DA SAÚDE NO PERÍODO DE 1º DE OUTUBRO DE 2022 À 18 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/pi-0212023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/pi-0212023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES REFERENTES ÀS DESPESAS E À EXECUÇÃO DO SERVIÇO DE PINTURA DE FAIXAS DE PEDESTRES EM NOSSO MUNICÍPIO DESDE O DIA PRIMEIRO DE JANEIRO DE 2021. PEDIMOS QUE AS INFORMAÇÕES SEJAM DETALHADAS DA SEGUINTE FORMA: 1) CRONOGRAMA DE SERVIÇOS QUE DESCREVA ÀS DATAS DE INÍCIO E CONCLUSÃO E LOCAIS DE EXECUÇÃO DO SERVIÇO. 2) DETALHAMENTO DAS DESPESAS, ACOMPANHADO DE UMA DESCRIÇÃO DE GASTOS COM MATERIAIS, MÃO DE OBRA, EQUIPAMENTOS E DEMAIS COMPONENTES ESSENCIAIS À EXECUÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/pi-0222023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/pi-0222023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES REFERENTES À PRESTAÇÃO DE CONTAS DOS FESTEJOS FARROUPILHAS 2023, REALIZADOS NO MUNICÍPIO, CONFORME SEGUE: 1) DETALHAMENTO DAS DESPESAS REFERENTES À CONSTRUÇÃO DO ACAMPAMENTO FARROUPILHA, INCLUINDO CUSTOS COM INFRAESTRUTURA, MATERIAIS, MÃO DE OBRA E EVENTUAIS CONTRATADOS PARA A EXECUÇÃO DESSA OBRA; 2) DETALHAMENTO DAS DESPESAS REFERENTES ÀS PROGRAMAÇÕES ARTÍSTICAS E CULTURAIS DOS FESTEJOS FARROUPILHAS 2023, BEM COMO A DISCRIMINAÇÃO DE TODOS OS OUTROS GASTOS OCORRIDOS DURANTE O EVENTO, TAIS COMO SEGURANÇA, ALIMENTAÇÃO, TRANSPORTE, SONORIZAÇÃO, ILUMINAÇÃO, LIMPEZA, ENTRE OUTROS; 3) RELAÇÃO DAS ENTIDADES E EMPRESAS QUE UTILIZARAM OS PIQUETES DO ACAMPAMENTO FARROUPILHA, ESPECIFICANDO QUAIS PIQUETES FORAM OCUPADOS POR CADA UMA DELAS; 4) RELAÇÃO DOS VALORES ARRECADADOS REFERENTES AO PAGAMENTO PELO USO DOS PIQUETES PELAS ENTIDADES E EMPRESAS, ALÉM DE ESPECIFICAR AS CONTAS BANCÁRIAS EM QUE ESSES RECURSOS FORAM RECOLHIDOS E O DESTINO FINAL DESSES VALORES.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/pi-0232023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/pi-0232023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES RELACIONADAS À CONSTRUÇÃO DO CENTRO DE LAZER E SOM AUTOMOTIVO DE NOSSO MUNICÍPIO, CONFORME SEGUE: 1) DETALHAMENTO DE TODOS OS GASTOS EFETUADOS NA CONSTRUÇÃO; 2) ORIGEM DO RECURSOS EMPREGADOS PARA A CONSTRUÇÃO; 3) FORNECIMENTO DE CÓPIA INTEGRAL DE TODO O PROCESSO RELACIONADO À CONSTRUÇÃO DO CENTRO DE LAZER E SOM AUTOMOTIVO, INCLUINDO PROJETO ARQUITETÔNICO, LICITAÇÕES, EMPENHOS, NOTAS FISCAIS DE COMPRA.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/pi-0242023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/pi-0242023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES RELACIONADAS ÀO HOSPITAL NOSSA SENHORA DO ROSÁRIO, CONFORME SEGUE: 1) CÓPIA DE TODOS OS CONTRATOS ADMINISTRATIVOS CELEBRADOS ENTRE A PREFEITURA MUNICIPAL E O HOSPITAL NO PERÍODO DO ANO DE 2016 À 2023; 2) DETALHAMENTO DOS RECURSOS FINANCEIROS FEDERAIS E ESTADUAIS RECEBIDOS PELA PREFEITURA MUNICIPAL DURANTE O MESMO PERÍODO (2016 A 2023) COM DESTINAÇÃO AO HOSPITAL.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/pi-0252023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/pi-0252023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES PERTINENTES À CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA (CIP) REFERENTE AOS ANOS DE 2021, 2022 E 2023, CONFORME SEGUE: 1) O SALDO ATUAL NA CONTA DESTINADA À CIP NO FINAL DE CADA ANO DE 2021, 2022 E ATÉ A PRESENTE DATA EM 2023. ESSAS INFORMAÇÕES DEVEM ESTAR DISCRIMINADAS POR ANO E INDICAR SE HOUVE ALGUM SALDO REMANESCENTE DE ANOS ANTERIORES; 2) DETALHAMENTO COMPLETO DOS GASTOS E INVESTIMENTOS REALIZADOS COM OS RECURSOS DA CIP DURANTE OS ANOS DE 2021, 2022 E 2023. ESSA DESCRIÇÃO DEVE INCLUIR UMA DISCRIMINAÇÃO DETALHADA DE COMO ESSES RECURSOS FORAM APLICADOS.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/pi-0262023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/pi-0262023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS CÓPIAS DAS DIÁRIAS DE BORDO DOS CAMINHÕES PERTENCENTES À SECRETARIA MUNICIPAL DE AGRICULTURA E À SECRETARIA MUNICIPAL DE OBRAS, REFERENTES AOS MESES DE JULHO A DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ZÉ BETINARDI, FRANCISCO MEZZOMO, JOSÉ DA SILVA BORGES, LIDIO OLDONI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pi-0272023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pi-0272023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS O FORNECIMENTO DE INFORMAÇÕES RELACIONADAS AOS SERVIÇOS PRESTADOS POR MÁQUINAS TERCEIRIZADAS PARA A PREFEITURA DE SERAFINA CORRÊA, DE ACORDO COM OS SEGUINTES ITENS: 1) APRESENTAÇÃO DE CÓPIAS DOS HORÍMETROS DAS MÁQUINAS UTILIZADAS DURANTE O ANO DE 2022; 2) FORNECIMENTO DE UM DETALHAMENTO DAS HORAS DE TRABALHO REGISTRADAS NOS HORÍMETROS DE CADA MÁQUINA EM RELAÇÃO A CADA SERVIÇO PRESTADO, INCLUINDO DOCUMENTAÇÃO COMPROBATÓRIA DO LOCAL ONDE O SERVIÇO FOI EXECUTADO E ASSINATURAS DOS OPERADORES ENVOLVIDOS.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/pi-0282023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/pi-0282023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS CÓPIAS DAS DIÁRIAS DE BORDO DAS MÁQUINAS PERTENCENTES À SECRETARIA MUNICIPAL DE AGRICULTURA E À SECRETARIA MUNICIPAL DE OBRAS, REFERENTES AOS MESES DE JULHO A DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/pi-0292023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/pi-0292023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS INFORMAÇÕES ABRANGENTES ACERCA DE TODOS OS CONTRATOS RELATIVOS A SERVIÇOS DE PAVIMENTAÇÃO NOVA EM PARALELEPÍPEDO, REMOÇÃO E RECOMPOSIÇÃO DE PAVIMENTOS EM PARALELEPÍPEDO, BEM COMO O ASSENTAMENTO E CONSTRUÇÃO DE BOCAS DE LOBO, DESDE JANEIRO DE 2021 ATÉ A PRESENTE DATA, COM A DEVIDA DISTINÇÃO ENTRE CONTRATOS ENCERRADOS E VIGENTES. PEDIMOS QUE ESSAS INFORMAÇÕES SEJAM DETALHADAS, INCLUINDO A METRAGEM EXECUTADA, OS LOCAIS E AS DATAS EM QUE OS SERVIÇOS FORAM REALIZADOS, BEM COMO O MONTANTE RESTANTE A SER UTILIZADO NOS CONTRATOS AINDA ATIVOS.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/pi-0302023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/pi-0302023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS CÓPIAS DE TODOS OS TERMOS DE CONVÊNIO, PARCERIAS E/OU CONTRATOS VIGENTES CELEBRADOS ENTRE O MUNICÍPIO DE SERAFINA CORRÊA E A COMPANHIA RIOGRANDENSE DE SANEAMENTO (CORSAN).</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/pp-0012023-002-pp-0012023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/pp-0012023-002-pp-0012023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJA REALIZADA PAVIMENTAÇÃO NA RUA PEDREGAL, NO BAIRRO ROTA, COMPREENDENDO O TRECHO DA ESQUINA COM A RUA DOUTOR MONTAURI.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/pp-0022023-002-pp-0022023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/pp-0022023-002-pp-0022023.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DISPOSTO NA LEI ESTADUAL Nº 15.606, DE 2021, QUE "INSTITUI A POLÍTICA ESTADUAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA - LEI DANIEL LENZ", PARA QUE O PODER EXECUTIVO IMPLEMENTE AS DIRETRIZES IMPOSTAS PELA CITADA LEI, ESPECIALMENTE: A) A IDENTIFICAÇÃO DOS FIBROMIÁLGICOS EM RELAÇÃO ÀS FILAS PREFERENCIAIS MEDIANTE COMPROVAÇÃO MÉDICA E A EMISSÃO DO CARTÃO; B) A INCLUSÃO DO SÍMBOLO MUNDIAL DA FIBROMIALGIA NAS PLACAS DE ESTACIONAMENTO PREFERENCIAIS, JUNTAMENTE COM O DEPARTAMENTO DE TRÂNSITO COMPETENTE.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/pp-0032023-002-pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/pp-0032023-002-pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL, QUE SEJAM INSTALADAS PARADAS DE ÔNIBUS NO BAIRRO SANTA RITA, VISANDO FACILITAR A ESPERA DOS ESTUDANTES E USUÁRIOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/pp-0042023-002-pp-0042023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/pp-0042023-002-pp-0042023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INSTALADA PARADA DE ÔNIBUS NA LINHA DR. PAROBÉ, NA CAPELA SANTA ANA, VISANDO FACILITAR A ESPERA DOS ESTUDANTES E USUÁRIOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/pp-0052023-002-pp-0052023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/pp-0052023-002-pp-0052023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, SEJA REALIZADO SERVIÇO DE ROÇADA E LIMPEZA DAS MARGENS DA ERS-129, PRÓXIMO À ENTRADA DA LINHA PORTO ALEGRE.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/pp-0062023-002-pp-0062023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/pp-0062023-002-pp-0062023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO A MANIFESTAÇÃO DAS BARATAS EM NOSSO MUNICÍPIO, MAS EM ESPECIAL, NO ALTO DO PARAÍSO, CONFORME FOTO EM ANEXO. TENDO EM VISTA QUE, SOMOS SABEDORES QUE FOI REALIZADA A APLICAÇÃO DE UM GEL, CUJO PRINCÍPIO ATIVO É PARA COMBATER AS PRINCIPAIS ESPÉCIES URBANAS DE BARATAS, PORÉM SE DEVE RECONHECER QUE NÃO GEROU RESULTADO.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/pp-0072023-002-pp-0072023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/pp-0072023-002-pp-0072023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA REALIZADA A LIMPEZA NAS RUAS E CALÇADAS DO BAIRRO VERDES VALES, TENDO EM VISTA A GRANDE QUANTIDADE DE GRAMA CRESCENTE NA CALÇADA E EM MEIO AOS PARALELEPÍPEDOS, CONFORME DEMONSTRADO NAS FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/pp-0082023-002-pp-0082023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/pp-0082023-002-pp-0082023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA REALIZADA LAVAGEM E CONSERTO DOS CAPITEIS DA VIA SACRA E DO CRISTO REI, CONSIDERADO QUE ESTAMOS NOS APROXIMANDO DA DATA EM QUE É REALIZADA A PROCISSÃO PARA RELEMBRAR A PAIXÃO E MORTE DE CRISTO. FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/pp-0092023-002-pp-0092023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/pp-0092023-002-pp-0092023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA REALIZADA A LIMPEZA NAS RUAS E CALÇADAS DO BAIRRO MONTE GRAPA, TENDO EM VISTA A GRANDE QUANTIDADE DE GRAMA CRESCENTE NA CALÇADA E EM MEIO AOS PARALELEPÍPEDOS, CONFORME DEMONSTRADO NAS FOTOS EM ANEXO, E QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO A MANIFESTAÇÃO DAS BARATAS NESTE MESMO BAIRRO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>SELMA FAVERO FINCATTO, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/pp-0102023-002-pp-0102023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/pp-0102023-002-pp-0102023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, PROCEDA COM UM ESTUDO VISANDO A VIABILIDADE DE SUBSIDIAR LINHA DE ÔNIBUS URBANO PARA OS BAIRROS MAIS DISTANTES, COMO POR EXEMPLO: CAMPING CARREIRO, VERDES VALES E ALTO DO PARAÍSO.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/202303240100-002-pp-0112023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/202303240100-002-pp-0112023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, FAÇAM UMA ANÁLISE DA VIABILIDADE DE INTRODUÇÃO DA EDUCAÇÃO FINANCEIRA E FISCAL NAS ESCOLAS. EM CARÁTER SUGESTIVO, CASO NÃO SEJA POSSÍVEL INSERIR NO CURRÍCULO ESCOLAR, QUE O ASSUNTO SEJA ABORDADO DE ALGUMA MANEIRA JUNTO AOS JOVENS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/pp-0122023-002-pp-0122023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/pp-0122023-002-pp-0122023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE INSTITUA UMA CAMPANHA ONDE INCENTIVE A DOAÇÃO DE PARTE DO IMPOSTO DE RENDA PARA O FUNDO MUNICIPAL DO IDOSO, VISANDO ESTABELECER UM LAR DE PERMANÊNCIA PARA IDOSOS EM NOSSO MUNICÍPIO E PARA O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, VISANDO CONTRIBUIR COM PROJETOS SOCIAIS DE FORTALECIMENTO DE VÍNCULOS FAMILIARES E COMUNITÁRIOS E DE APOIO SÓCIO FAMILIAR.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/pp-0132023-002-pp-0132023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/pp-0132023-002-pp-0132023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL PARA QUE BUSQUEM ALTERNATIVAS VISANDO AUMENTAR A SEGURANÇA DE NOSSAS CRIANÇAS. EM CARÁTER SUGESTIVO, PROPOMOS QUE SEJA ANALISADO A POSSIBILIDADE DE INSTALAÇÃO DE VIDEOMONITORAMENTO NOS ACESSOS AS ESCOLAS, DE FORMA INTERLIGADA A CENTRAL JÁ EXISTENTE, ALOCADA NA BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/pp-0142023-002-pp-0142023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/pp-0142023-002-pp-0142023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL FAÇA UM ESTUDO DA VIABILIDADE DE INSTALAÇÃO DE UM BALANÇO ADAPTADO PARA CADEIRANTES NO PARQUE DO GINÁSIO IRCEU ANTÔNIO GASPARIN, VISANDO A ACESSIBILIDADE PARA CRIANÇAS COM DEFICIÊCNIA.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>ELEANDRO MORESCHI, DANIEL MORANDI, GENERAL CORDEIRO, MORGANA TECCHIO, SELMA FAVERO FINCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/pp-0152023-002-pp-0152023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/pp-0152023-002-pp-0152023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, FAÇAM A CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DE ESTUDO TÉCNICO, VOLTADO AO TRÁFEGO DAS VIAS PÚBLICAS CENTRAIS, VISANDO A POSSIBILIDADE DE MELHORIAS NO FLUXO DE VEÍCULOS E NA MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/pp-0162023-002-pp-0162023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/pp-0162023-002-pp-0162023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA REALIZADA A MANUTENÇÃO DO PRÉDIO DO CENTRO ADMINISTRATIVO MUNICIPAL DE SERAFINA CORRÊA AMANTINO LUCINDO MONTANARI, COM A LAVAGEM E PINTURA, EM ESPECIAL ÀS JANELAS E PORTAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/pp-0172023-002-pp-0172023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/pp-0172023-002-pp-0172023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, FAÇA UMA ANÁLISE NAS REGRAS QUE NORTEIAM O SERVIÇOS DE TÁXI PARA QUE OS MESMOS PASSEM A ATENDER À NOITE, EM CARÁTER SUGESTIVO, ENTENDENDO QUE NÃO SERÁ NECESSÁRIO QUE TODOS ESTEJAM DISPONÍVEIS TODAS AS NOITES, PROPOMOS QUE SEJA ORGANIZADO UM RODÍZIO PARA QUE, PELO MENOS UM MANTENHA-SE A DISPOSIÇÃO DAQUELES QUE NECESSITAREM.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/pp-0182023-002-pp-0182023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/pp-0182023-002-pp-0182023.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA INSTALADO SEMÁFORO NO CRUZAMENTO DA AVENIDA ARTHUR OSCAR COM A RUA OTÁVIO ROCHA.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pp-0192023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pp-0192023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO A REALIZAÇÃO DE MANUTENÇÃO COMPLETA NOS PASSEIOS PÚBLICOS DO MUNICÍPIO QUE FORAM DANIFICADOS PELO PLANTIO DE ÁRVORES. ALÉM DA MANUTENÇÃO DOS PASSEIOS PÚBLICOS DANIFICADOS, SOLICITAMOS TAMBÉM QUE SEJAM REALIZADAS A RETIRADA DAS ÁRVORES IMPRÓPRIAS PARA O LOCAL ONDE FORAM PLANTADAS; E A REMOÇÃO COMPLETA DO RESTANTE DO CAULE DAS ÁRVORES JÁ RETIRADAS, QUE FORAM DEIXADOS NO LOCAL.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/pp-0202023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/pp-0202023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL, QUE SEJA INSTALADA PARADA DE ÔNIBUS NA VIA MODENA, PRÓXIMO A GRÁFICA DESTAKE, NO BAIRRO SANTIN, VISANDO FACILITAR A ESPERA DOS ESTUDANTES E USUÁRIOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>LIDIO OLDONI, FRANCISCO MEZZOMO, GILMAR FACCO, LUCIMAR PACASSA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/pp-0212023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/pp-0212023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO A MANUTENÇÃO E REPAROS NO CALÇAMENTO DO MUNICÍPIO, DE UMA FORMA GERAL, MAS EM ESPECIAL ATENÇÃO NA RUA ANIBEL FORNARI E RUA IPIRANGA NO BAIRRO MONTE GRAPPA.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/pp-0222023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/pp-0222023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITA UMA FAIXA ELEVADA EM FRENTE A CRECHE PEDACINHO DE CÉU, NA RUA JOSÉ FRANCIOSI, Nº 550, BAIRRO SANTIN.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/pp-0232023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/pp-0232023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A PAVIMENTAÇÃO DO TRECHO FALTANTE, NA RUA IPIRANGA, NO BAIRRO MONTE GRAPPA. EM CARÁTER SUGESTIVO, CONSIDERADO GARANTIR UMA DISTRIBUIÇÃO MAIS JUSTA DOS ÔNUS E BENEFÍCIOS GERADOS PELA OBRA, PROPOMOS QUE SEJA COBRADO UM PERCENTUAL MENOR À TÍTULO DE CONTRIBUIÇÃO DE MELHORIA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/pp-0242023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/pp-0242023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA PROVIDENCIADO UM LOCAL PARA INSTALAÇÕES ADEQUADAS AO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/pp-0252023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/pp-0252023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA REALIZADO A REFORMA GERAL DO PRÉDIO E INSTALADO DEFINITIVAMENTE A CASA DA CULTURA.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/pp-0262023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/pp-0262023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA CRIADO O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO, COMO VEÍCULO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO PODER EXECUTIVO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/pp-0272023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/pp-0272023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA CRIADO O CONSELHO MUNICIPAL DA JUVENTUDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/pp-0282023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/pp-0282023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE SEJA FEITO UMA ESCADA NO CANTEIRO ENTRE A VIA CAMARGO CORRÊA E A RS-129, NAS PROXIMIDADES DO HOTEL CA DEI MONTI, VISANDO FACILITAR A MOBILIDADE DOS PEDESTRES.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/pp-0292023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/pp-0292023_2.pdf</t>
   </si>
   <si>
     <t>SUGEREM AO PODER EXECUTIVO QUE A FORMA UTILIZADA PARA A PRODUÇÃO DA MAIOR PIZZA DO BRASIL, FEITA EM SERAFINA CORRÊA, SEJA REUTILIZADA E INSTALADA COMO UMA ATRAÇÃO TURÍSTICA AO LADO DO PÓRTICO DE ENTRADA DO MUNICÍPIO, COM A REPRODUÇÃO FOTOGRAFICA DA PIZZA IMPRESSA NA FORMA, COM OS DIZERES: “SERAFINA CORRÊA - A CIDADE DA MAIOR PIZZA DO BRASIL”, E O NOME DA PIZZA “PIZZA DONA FIFINA”, EM HOMENAGEM À SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pp-0302023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pp-0302023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA REALIZADA PINTURA DE FAIXA AMARELA NO MEIO-FIO EM TODAS AS PARADAS DE ÔNIBUS, BEM COMO A INSTALAÇÃO DE PLACAS, SINALIZANDO AOS CONDUTORES DOS VEÍCULOS A PROIBIÇÃO DE ESTACIONAMENTO EM HORÁRIOS DE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE DURANTE A PROGRAMAÇÃO DA FESTITÁLIA 2023, NOS LOCAIS DOS EVENTOS, REALIZE CAMPANHA DE ARRECADAÇÃO DE ALIMENTOS NÃO PERECÍVEIS, QUE SERÃO DESTINADOS A ENTIDADES BENEFICENTES DO MUNICÍPIO PARA QUE FAÇAM DOAÇÕES ÀS PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/pp-0322023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/pp-0322023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE REALIZEM A PINTURA DOS MEIOS FIOS E FAIXAS DE SEGURANÇA NO DISTRITO DE SILVA JARDIM, COM O OBJETIVO DE MELHORAR A SINALIZAÇÃO E A SEGURANÇA DAQUELES QUE POR ALI TRAFEGAM.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/pp-0332023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/pp-0332023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJAM INSTALADAS LIXEIRAS NAS PROXIMIDADES DA CAIXA D’ÁGUA, NO BAIRRO BELA VISTA, COMO SUGESTÃO, NA RUA JOSÉ BENJAMIN DE COSTA E NA OTÁVIO ROCHA.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pp-0342023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pp-0342023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE FAÇAM UMA ANÁLISE SOBRE A VIABILIDADE DE INSTALAÇÃO DE UM LETREIRO DECORATIVO COM O NOME DE NOSSO MUNICÍPIO, JUNTO A FIGURAS DE PONTOS TURÍSTICOS.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/pp-0352023_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/pp-0352023_1.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA INSTALADO EM NOSSO MUNICÍPIO UM PARQUE INFANTIL CERCADO E COM GRAMA SINTÉTICA, PARA CRIANÇAS DE 0 A 3 ANOS, VISANDO UM AMBIENTE ADEQUADO E SEGURO PARA OS PEQUENOS.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/pp-0362023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/pp-0362023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA INSTALADO DOIS REDUTORES DE VELOCIDADE NA VIA CAMARGO CORRÊA, UM NAS PROXIMIDADES DA EMPRESA AVIOESTE E OUTRA PRÓXIMO A CLÍNICA PSICOMED.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pp-0372023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pp-0372023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DA CARNE SUÍNA NA ALIMENTAÇÃO ESCOLAR DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3091/pp-0382023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3091/pp-0382023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, FAÇAM UMA ANÁLISE PARA REALIZAÇÃO DA SINALIZAÇÃO HORIZONTAL, ATRAVÉS FAIXA AMARELA PINTADA JUNTO À GUIA DA CALÇADA E SINALIZAÇÃO VERTICAL, POR MEIO DE PLACA EM FRENTE AOS LABORATÓRIOS DE ANÁLISES CLÍNICAS DE NOSSO MUNICÍPIO, VISANDO FACILITAR O ACESSO DOS PACIENTES. EM CARÁTER SUGESTIVO, PROPOMOS QUE NA SINALIZAÇÃO VERTICAL, A RESTRIÇÃO ESTABELECIDA SEJA PELA PARTE DA MANHÃ, QUANDO GERALMENTE OCORREM AS COLETAS DE MATERIAIS.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/pp-0392023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/pp-0392023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE, JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO ANALISEM A POSSIBILIDADE DE FUNCIONAMENTO DE AO MENOS UMA CRECHE AOS SÁBADOS.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/pp-0402023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/pp-0402023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE FAÇAM UMA ANÁLISE VISANDO A REVITALIZAÇÃO DO ENTORNO DO CRISTO REDENTOR, MONUMENTO ESTE CONSIDERADO PONTO TURÍSTICO DE NOSSO MUNICÍPIO. PROPOMOS QUE SEJA REALIZADA A PODA DAS ÁRVORES, A SUBSTITUIÇÃO DAS ESPÉCIES DE GRANDE PORTE PARA ESPÉCIES DE PEQUENO PORTE, TENCIONANDO MELHORAR A VISIBILIDADE DAQUELES QUE VISITAM O LOCAL E ATÉ MESMO AOS QUE O VISUALIZAM DE OUTROS LOCAIS DA CIDADE.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>NELCÍDIO ALBAN</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/pp-0412023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/pp-0412023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL UM ESTUDO DE VIABILIDADE PARA A IMPLANTAÇÃO DE UMA ELEVADA DE PEDESTRES NO INÍCIO DA RUA TOBIAS BARRETO, AO LADO DO MAUSOLÉO DA SRA. SERAFINA.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/pp-0422023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/pp-0422023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA RECOLOCADO O BUSTO DO EX-PREFEITO IRCEU ANTONIO GASPARIN, QUE ESTAVA NA PRAÇA MATRIZ E QUE POR UMA QUEDA DE ÁRVORE FOI DANIFICADO, SUGERINDO QUE O MESMO SEJA COLOCADO NA QUADRA DO GINÁSIO DE ESPORTES QUE LEVA O SEU NOME, NA PARTE DE ENTRADA, ONDE HÁ UMA ESTRUTURA ARREDONDADA DE TIJOLOS E QUE SEJA FEITO UM AJARDINAMENTO NO LOCAL.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/pp-0432023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/pp-0432023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PEÇA JUNTO A SECRETARIA COMPETENTE QUE ANALISE A VIABILIDADE DE PODA NA ÁRVORE (PLÁTANO) QUE SE ENCONTRA JUNTO AO MAUSOLÉO DA SRA. SERAFINA.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/pp-0442023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/pp-0442023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PEÇA JUNTO A SECRETARIA COMPETENTE QUE ANALISE A VIABILIDADE DE PODA, SE NECESSÁRIO, DE UM GALHO DE GRANDE PORTE NA ÁRVORE (IPÊ) QUE SE ENCONTRA NA PRAÇA DA EMANCIPAÇÃO, POIS O MESMO SE ENCONTRA SOBRE O QUIOSQUE DO ARTESANATO.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>LIDIO OLDONI, GILMAR FACCO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/pp-0452023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/pp-0452023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO UMA RESOLUÇÃO E PRIORIDADE NA PAVIMENTAÇÃO DE APROXIMADAMENTE 250 METROS LINEARES DE MEIA PISTA, DA RUA IPIRANGA NO SENTIDO LESTE, BEM COMO O PASSEIO PARA OS PEDESTRES, NO BAIRRO MONTE GRAPA, CONFORME DEMONSTRA ÀS FOTOS ANEXO. TAMBÉM, ANEXO, ABAIXO ASSINADO DOS MORADORES.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/pp-0462023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/pp-0462023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO QUE PROVIDENCIE COMUNICADO URGENTE PARA QUE OS PROPRIETÁRIOS REALIZEM A LIMPEZA CONTÍNUA DE SEUS TERRENOS BALDIOS. ANEXO, FOTOS DE TERRENOS DEMONSTRANDO A NECESSIDADE DE LIMPEZA.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PEDRO FRIGO, FRANCISCO MEZZOMO, GILMAR FACCO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/pp-0472023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/pp-0472023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO A CONSTRUÇÃO DE UM BANHEIRO E A MANUTENÇÃO DO MUSEU MUNICIPAL LOCALIZADO NA RUA IPIRANGA.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, PABLO GRANDO PAVAN</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/pp-0482023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/pp-0482023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, FAÇAM UMA ANÁLISE DA VIABILIDADE DE INCLUSÃO NOS PROJETOS FUTUROS A INSTALAÇÃO DE UM CENTRO COMUNITÁRIO NO LOTEAMENTO VERDES VALES, POIS ENTENDE-SE QUE A PARTIR DESTE SERÁ POSSÍVEL PROPORCIONAR AS ACADEMIAS DE SAÚDE E AS OFICINAS DISPONIBILIZADAS PELO CRAS NAQUELA LOCALIDADE, OBJETIVANDO APROXIMAR A COMUNIDADE DOS SERVIÇOS OFERECIDOS PELO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/pp-0492023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/pp-0492023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO LOCAL DO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pp-0502023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pp-0502023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL SUA INTERVENÇÃO JUNTO À RGE PARA REFORÇAR A REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NA LINHA 9ª CAPELA CARAVAGGIO.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/pp-0512023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/pp-0512023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A IMPLANTAÇÃO DE UMA FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES NA AVENIDA IPIRANGA, ENTRE A ESCOLA ESTADUAL GENI PINTO CADORE E O MÓDULO ESPORTIVO MUNICIPAL, NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/pp-0522023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/pp-0522023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A POSSIBILIDADE DE PAGAMENTO DO 13º SALÁRIO AOS MÉDICOS QUE ATUAM EM NOSSO MUNICÍPIO POR MEIO DO PROJETO MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/pp-0532023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/pp-0532023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE FAÇA UMA ANÁLISE DA POSSIBILIDADE DE INSTALAÇÃO DE FRALDÁRIOS EM LOCAIS PÚBLICOS DE MOVIMENTO.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pp-0542023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pp-0542023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PODER EXECUTIVO MUNICIPAL QUE SEJA ANALISADA A POSSIBILIDADE DE INSERIR UM BUEIRO NA RUA OTÁVIO ROCHA, 2148, EM FRENTE À LOJA BELLE ROBE.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/pp-0552023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/pp-0552023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS QUE A PREFEITURA MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, REVEJA E ORGANIZE O ZONEAMENTO OU A DISTRIBUIÇÃO DAS VAGAS EM CRECHE E PRÉ-ESCOLA, A FIM DE ATENDER DE FORMA MAIS EFICIENTE ÀS NECESSIDADES DAS FAMÍLIAS QUE ENFRENTAM DIFICULDADES DE TRANSPORTE.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/pp-0562023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/pp-0562023_2.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS A INSTALAÇÃO DE VASOS SANITÁRIOS NOS BANHEIROS MASCULINOS DO PÁTIO DE MÁQUINAS DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2738/pdl-0012023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2738/pdl-0012023_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERAFINENSE AO SENHOR EDI LUIZ DEITOS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/pdl-0022023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/pdl-0022023_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ SERAFINENSE A SENHORA DOLORES BOFF MASSOLINI.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município</t>
   </si>
   <si>
     <t>VALDIR BIANCHET</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/pelom-0012023-003-pelom-0012023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/pelom-0012023-003-pelom-0012023.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E O § 3º DO ART. 100 E INCLUI O § 5º NO ART. 100 DA LEI ORGÂNICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2595/202306230253_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2595/202306230253_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 83 DA LEI ORGÂNICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/pl-0012023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/pl-0012023-003-projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.195, DE 25 DE MARÇO DE 2014, QUE “DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/pl-0022023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/pl-0022023-003-projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.935, DE 12 DE AGOSTO DE 2021, QUE “DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022 - 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/pl-0032023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/pl-0032023-003-projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.069, DE 04 DE OUTUBRO DE 2022, QUE “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023”.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/pl-0042023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/pl-0042023-003-projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.105, DE 23 DE DEZEMBRO DE 2022, QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERAFINA CORRÊA PARA O EXERCÍCIO FINANCEIRO DE 2023”, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/pl-0052023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/pl-0052023-003-projeto.pdf</t>
   </si>
   <si>
     <t>CRIA, INTEGRA E EXTINGUE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DA ADMINISTRAÇÃO CENTRALIZADA DO EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>DANIEL MORANDI, ELEANDRO MORESCHI, MORGANA TECCHIO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/pl-0062023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/pl-0062023-003-projeto.pdf</t>
   </si>
   <si>
     <t>DEFINE AS ATIVIDADES INSALUBRES PARA EFEITO DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/202301240024-003-pl-0072023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/202301240024-003-pl-0072023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL E AUMENTO REAL DE VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES MUNICIPAIS DA ESFERA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/202301240025-003-pl-0082023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/202301240025-003-pl-0082023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL SOBRE OS SUBSÍDIOS MENSAIS DOS CARGOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/202301240026-003-pl-0092023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/202301240026-003-pl-0092023.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/202301240027-003-pl-0102023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/202301240027-003-pl-0102023.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/pl-0112023-003-projeto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/pl-0112023-003-projeto.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE SERAFINA CORRÊA - RS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/pl-0122023-003-pl-0122023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/pl-0122023-003-pl-0122023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA CONTRIBUIÇÃO DE MELHORIA DA OBRA QUE MENCIONA.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/202301240028-003-pl-0132023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/202301240028-003-pl-0132023.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO DE DADOS DE DOADORES DE SANGUE NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/pl-0142023-003-pl-0142023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/pl-0142023-003-pl-0142023.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 1º E O ANEXO ÚNICO DA LEI MUNICIPAL Nº 3.977, DE 22 DE DEZEMBRO DE 2021, QUE “DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/pl-0152023-003-pl-0152023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/pl-0152023-003-pl-0152023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1154/1992.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/pl-0162023-003-pl-0162023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/pl-0162023-003-pl-0162023.pdf</t>
   </si>
   <si>
     <t>INSERE NOVO PARÁGRAFO NO ART. 4º DA LEI MUNICIPAL Nº 3.941, DE 20 DE AGOSTO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/pl-0172023-003-pl-0172023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/pl-0172023-003-pl-0172023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO PARA MANUTENÇÃO DO CONSELHO REGIONAL DE DESENVOLVIMENTO DA SERRA - COREDE SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/pl-0182023-003-pl-0182023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/pl-0182023-003-pl-0182023.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/pl-0192023-003-pl-0192023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/pl-0192023-003-pl-0192023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÕES TEMPORÁRIAS, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/pl-0202023-003-pl-0202023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/pl-0202023-003-pl-0202023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE UNIÃO DA SERRA - RS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/pl-0212023-003-pl-0212023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/pl-0212023-003-pl-0212023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARRECADAÇÃO DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA – IPTU E DA TAXA DE COLETA DE LIXO PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pl-0222023-003-pl-0222023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pl-0222023-003-pl-0222023.pdf</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/pl-0232023-003-pl-0232023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/pl-0232023-003-pl-0232023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SERAFINA CORRÊA/RS, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/pl-0242023-003-pl-0242023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/pl-0242023-003-pl-0242023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.195, DE 25 DE MARÇO DE 2014, QUE "DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/pl-0252023-003-pl-0252023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/pl-0252023-003-pl-0252023.pdf</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/pl-0262023-003-pl-0262023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/pl-0262023-003-pl-0262023.pdf</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/pl-0272023-003-pl-0272023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/pl-0272023-003-pl-0272023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE DÍVIDAS, A RESTITUIÇÃO DOS VALORES PAGOS À TÍTULO DE CONTRIBUIÇÃO E O MARCO INICIAL PARA CUMPRIMENTO DAS CONDIÇÕES E OBRIGAÇÕES DECORRENTES DA POLÍTICA HABITACIONAL PARA POPULAÇÃO DE BAIXA RENDA, REGIDA PELAS DIRETRIZES DA LEI MUNICIPAL Nº 2.746, DE 18 DE NOVEMBRO DE 2010, DOS IMÓVEIS QUE DESCREVE.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/pl-0282023-003-pl-0282023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/pl-0282023-003-pl-0282023.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVO NA LEI MUNICIPAL Nº 3.941, DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pl-0292023-003-pl-0292023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pl-0292023-003-pl-0292023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINENSE DE FUTSAL – ASF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/pl-0302023-003-pl-0302023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/pl-0302023-003-pl-0302023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/pl-0312023-003-pl-0312023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/pl-0312023-003-pl-0312023.pdf</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/pl-0322023-003-pl-0322023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/pl-0322023-003-pl-0322023.pdf</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/pl-0332023-003-pl-0332023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/pl-0332023-003-pl-0332023.pdf</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/pl-0342023-003-pl-0342023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/pl-0342023-003-pl-0342023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 23 DA LEI MUNICIPAL Nº 3.290, DE 25 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/pl-0352023-003-pl-0352023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/pl-0352023-003-pl-0352023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A ADESÃO À CARTA DAS CIDADES EDUCADORAS E SOBRE O INGRESSO NA ASSOCIAÇÃO INTERNACIONAL DAS CIDADES EDUCADORAS (AICE).</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/pl-0362023-003-pl-0362023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/pl-0362023-003-pl-0362023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS ABRIL VERDE, O DIA MUNICIPAL EM MEMÓRIA DAS VÍTIMAS DE ACIDENTES E DOENÇAS DO TRABALHO E O DIA MUNICIPAL DE SEGURANÇA E SAÚDE NAS ESCOLAS NO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pl-0372023-003-pl-0372023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pl-0372023-003-pl-0372023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE MULTA E DE JUROS INCIDENTES SOBRE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, POR MEIO DO PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL – REFIS 2023.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/pl-0382023-003-pl-0382023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/pl-0382023-003-pl-0382023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E DE SERVIÇOS DE SERAFINA CORRÊA - ACISCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/pl-0392023-003-pl-0392023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/pl-0392023-003-pl-0392023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS SURDOS DE PARAÍ – APASPI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/pl-0402023-003-pl-0402023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/pl-0402023-003-pl-0402023.pdf</t>
   </si>
   <si>
     <t>CRIA E ALTERA PADRÕES DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/pl-0412023-003-pl-0412023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/pl-0412023-003-pl-0412023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM A REALIZAÇÃO DE EVENTOS A CARGO DA JUNTA DO SERVIÇO MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pl-0422023-003-pl-0422023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pl-0422023-003-pl-0422023.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2807, DE 27 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2335/pl-0432023-003-pl-0432023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2335/pl-0432023-003-pl-0432023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA SUL-RIO-GRANDENSE (IFSUL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/pl-0442023-003-pl-0442023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/pl-0442023-003-pl-0442023.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/pl-0452023-003-pl-0452023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/pl-0452023-003-pl-0452023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO ESPORTIVA GAÚCHO VOLEIBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/pl-0462023-003-pl-0462023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/pl-0462023-003-pl-0462023.pdf</t>
   </si>
   <si>
     <t>ALTERA O §3º DO ART. 1º DA LEI MUNICIPAL 4.018, DE 26 DE MAIO DE 2022, QUE “AUTORIZA O PODER EXECUTIVO A UTILIZAR, EM CARÁTER TRANSITÓRIO E EXCEPCIONAL, VOLUNTÁRIOS DO SERVIÇO CIVIL E AUXILIAR DE BOMBEIROS MUNICIPAL COMO CONDUTORES DAS AMBULÂNCIAS DISPONIBILIZADAS PARA A REALIZAÇÃO DOS EVENTOS ORGANIZADOS PELO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/pl-0472023-003-pl-0472023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/pl-0472023-003-pl-0472023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE SERAFINA CORRÊA – APASC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/pl-0482023-003-pl-0482023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/pl-0482023-003-pl-0482023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA – APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/pl-0492023-003-pl-0492023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/pl-0492023-003-pl-0492023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO ESPORTIVA LOCOMOTIVA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/pl-0502023-003-pl-0502023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/pl-0502023-003-pl-0502023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA DE SERAFINA CORRÊA – RS (CONSEPRO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/pl-0512023-003-pl-0512023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/pl-0512023-003-pl-0512023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO ATLÉTICO JUNIORS DE FUTEBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/pl-0522023-003-pl-0522023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/pl-0522023-003-pl-0522023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/pl-0532023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/pl-0532023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3941, DE 20 DE AGOSTO DE 2021.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/pl-0542023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/pl-0542023_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA NA EXECUÇÃO DE OBRA PÚBLICA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/pl-0552023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/pl-0552023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 95 E O ART. 184 DA LEI MUNICIPAL Nº 2248, DE 27 DE FEVEREIRO DE 2006, QUE “REESTRUTURA O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/pl-0562023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/pl-0562023_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE O VALOR DO AUXÍLIO-ALIMENTAÇÃO POR ASSIDUIDADE DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pl-0572023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pl-0572023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.817, DE 18 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/pl-0582023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/pl-0582023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA EVENTOS DO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE SERAFINA CORRÊA, INSTITUÍDO PELA LEI MUNICIPAL Nº 3.579, DE 26 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/pl-0592023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/pl-0592023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.311, DE 29 DE AGOSTO DE 2006, QUE “INSTITUI COMISSÃO PERMANENTE DE SINDICÂNCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR E ESPECIAL E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/pl-0602023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/pl-0602023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESPESAS COM PREMIAÇÕES RELACIONADAS AO FESTIVAL DE MÚSICA ITALIANA.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/pl-0612023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/pl-0612023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PAGAR AS DESPESAS DE ALIMENTAÇÃO E DESLOCAMENTO DOS INTEGRANTES DOS GRUPOS CULTURAIS E ARTÍSTICOS QUE PARTICIPARÃO DO EVENTO “CANTANTI DE CAPELA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pl-0622023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pl-0622023_3.pdf</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pl-0632023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pl-0632023_3.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pl-0642023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pl-0642023_3.pdf</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/pl-0652023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/pl-0652023_3.pdf</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/pl-0662023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/pl-0662023_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÉDIO PÚBLICO DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA - RS.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pl-0672023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pl-0672023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 3.860, DE 03 DE DEZEMBRO DE 2020; O CAPUT E O § 2º DO ART. 1º DA LEI MUNICIPAL Nº 3.880, DE 26 DE MARÇO DE 2021.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/pl-0682023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/pl-0682023_3.pdf</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/pl-0692023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/pl-0692023_3.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/pl-0702023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/pl-0702023_3.pdf</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/pl-0712023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/pl-0712023_3.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA VALORIZA SERAFINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/pl-0722023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/pl-0722023_3.pdf</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/pl-0732023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/pl-0732023_3.pdf</t>
   </si>
   <si>
     <t>INSERE OS §§ 5º E 6º NO ART. 4º DA LEI MUNICIPAL Nº 3.072, DE 14 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/pl-0742023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/pl-0742023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/pl-0752023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/pl-0752023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.108, DE 23 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/pl-0762023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/pl-0762023_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/pl-0772023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/pl-0772023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS COM A PARTICIPAÇÃO DE REPRESENTANTES DO MUNICÍPIO DE SERAFINA CORRÊA NA 12ª COPA INTEGRAÇÃO REGIONAL DE FUTSAL 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pl-0782023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pl-0782023_3.pdf</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/pl-0792023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/pl-0792023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA TREVISO TRANSPORTES LTDA, ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/202306160245_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/202306160245_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI MUNICIPAL Nº 3352/2015 QUE 'DISPÕE SOBRE OS CARGOS, AS CARREIRAS E O SISTEMA DE REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/202306160246_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/202306160246_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DAS ATIVIDADES INSALUBRES E PERIGOSAS NO PODER LEGISLATIVO MUNICIPAL PARA EFEITO DE PERCEPÇÃO DO ADICIONAL CORRESPONDENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/pl-0822023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/pl-0822023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINA JEEP CLUBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2594/202306230252_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2594/202306230252_3.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS DA LEI MUNICIPAL Nº 3.594, DE 23 DE ABRIL DE 2018, QUE “REESTRUTURA E CONSOLIDA A LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SERAFINA CORRÊA, RS, DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2672/pl-0842023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2672/pl-0842023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER TRANSPORTE DE FORMANDOS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2673/pl-0852023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2673/pl-0852023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 3º DA LEI MUNICIPAL Nº 3.231, DE 27 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2730/pl-0862023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2730/pl-0862023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 2.248, DE 27 DE FEVEREIRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2791/pl-0872023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2791/pl-0872023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE UNIÃO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2795/pl-0882023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2795/pl-0882023_3.pdf</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2800/pl-0892023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2800/pl-0892023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTOS DE INDENIZAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2833/pl-0902023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2833/pl-0902023_3.pdf</t>
   </si>
   <si>
     <t>RECONHECE, NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA, O CORDÃO DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/pl-0912023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/pl-0912023_3.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO ZONAS ESPECIAIS DE INTERESSE SOCIAL (ZEIS) AS ÁREAS DESTINADAS PARA A AMPLIAÇÃO DO LOTEAMENTO RESIDENCIAL VERDES VALES I.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/pl-0922023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/pl-0922023_3.pdf</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/202307310286_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/202307310286_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/pl-0942023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/pl-0942023_3.pdf</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/202308010287_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/202308010287_3.pdf</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/202308020288_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/202308020288_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES AO HOSPITAL  NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/pl-0972023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/pl-0972023_3.pdf</t>
   </si>
   <si>
     <t>ESTABELECE, DELIMITA E CONSOLIDA A ÁREA QUE INTEGRA A ZONA INDUSTRIAL SALETE.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/pl-0982023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/pl-0982023_3.pdf</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/pl-0992023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/pl-0992023_3.pdf</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-1002023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-1002023_3.pdf</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pl-1012023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pl-1012023_3.pdf</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFO ÚNICO NO ART. 10 DA LEI MUNICIPAL Nº 1.658, DE 30 DE JUNHO DE 1999, QUE “ESTABELECE NORMAS PARA A EXPLORAÇÃO DO COMÉRCIO AMBULANTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/pl-1022023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/pl-1022023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ART. 1º DA LEI MUNICIPAL Nº 2.757, DE 28 DE DEZEMBRO DE 2010, QUE “AMPLIA A ZONA COMERCIAL VAREJISTA PREVISTA NAS DIRETRIZES GERAIS DO PLANO DIRETOR DE SERAFINA CORRÊA”.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/pl-1032023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/pl-1032023_3.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PROVIMENTO EFETIVO DE NUTRICIONISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/pl-1042023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/pl-1042023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DO CENTRO DE LAZER E SOM AUTOMOTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/pl-1052023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/pl-1052023_3.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ACREDITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/pl-1062023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/pl-1062023_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/pl-1072023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/pl-1072023_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI FEDERAL Nº 14.434 DE 04 DE AGOSTO DE 2022, CRIA O COMPLETIVO REMUNERATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/pl-1082023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/pl-1082023_3.pdf</t>
   </si>
   <si>
     <t>INSERE OS INCISOS V E VI NO CAPUT DO ART. 5º DA LEI MUNICIPAL Nº 3.538 DE 21 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/pl-1092023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/pl-1092023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA ESCOLARIDADE MÍNIMA EXIGIDA PARA INGRESSO NO EMPREGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/pl-1102023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/pl-1102023_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/pl-1112023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/pl-1112023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 41 - A DA LEI MUNICIPAL Nº 3.594, DE 23 DE ABRIL DE 2018, QUE "REESTRUTURA E CONSOLIDA A LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SERAFINA CORRÊA, RS, DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/pl-1122023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/pl-1122023_3.pdf</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/pl-1132023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/pl-1132023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/pl-1142023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/pl-1142023_3.pdf</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pl-1152023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pl-1152023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER CONCESSÃO DE DIREITO REAL DE USO DO GINÁSIO MUNICIPAL CAMPING CARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3133/pl-1162023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3133/pl-1162023_3.pdf</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/pl-1172023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/pl-1172023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES AO HOSPITAL NOSSA SENHORA DO ROSÁRIO, ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/pl-1182023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/pl-1182023_3.pdf</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3134/pl-1192023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3134/pl-1192023_3.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVO NA LEI MUNICIPAL Nº 3.941/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/pl-1202023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/pl-1202023_3.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERAFINA CORRÊA PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl-1212023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl-1212023_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE DO BAIRRO APARECIDA NO MUNICÍPIO DE SERAFINA CORRÊA - RS.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/pl-1222023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/pl-1222023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CESSÃO DE USO DE IMÓVEL PÚBLICO EM FAVOR DO CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/pl-1232023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/pl-1232023_3.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA HABITACIONAL DE FOMENTO A SEGURANÇA PÚBLICA NO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pl-1242023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pl-1242023_3.pdf</t>
   </si>
   <si>
     <t>AMPLIA O PERÍMETRO URBANO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/pl-1252023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/pl-1252023_3.pdf</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/pl-1262023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/pl-1262023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/pl-1272023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/pl-1272023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 1º DA LEI MUNICIPAL Nº 4.227, DE 06 DE NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/pl-1282023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/pl-1282023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINENSE DE SOM AUTOMOTIVO E CARROS REBAIXADOS - ASSR.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/pl-1292023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/pl-1292023_3.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRÓPRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/pl-1302023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/pl-1302023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA AFC SERVIÇOS DE TERRAPLENAGEM LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/pl-1312023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/pl-1312023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA AGROSSERRA COMÉRCIO, TRANSPORTE E SERVIÇOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/pl-1322023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/pl-1322023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA AMILTON PANIZ DOS SANTOS ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/pl-1332023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/pl-1332023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA ARNALDO ROQUE TROIAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/pl-1342023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/pl-1342023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA BRUSAMARELLO ARTES SERIGRÁFICAS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/pl-1352023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/pl-1352023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CONSTRUTORA IRMÃOS ORSO LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/pl-1362023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/pl-1362023_3.pdf</t>
   </si>
   <si>
     <t>INSERE §§ 1º E 2º AO ART. 2º DA LEI MUNICIPAL Nº 3981, DE 21 DE FEVEREIRO DE 2022.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/pl-1372023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/pl-1372023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA DILETTO MÓVEIS PLANEJADOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/pl-1382023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/pl-1382023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA EVERTON SOMACAL LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/pl-1392023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/pl-1392023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA FERONATTO E CENSI LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/pl-1402023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/pl-1402023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA JRM CARREGAMENTOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/pl-1412023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/pl-1412023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA LIMA &amp; PARISOTTO LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/pl-1422023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/pl-1422023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MAFFER INDÚSTRIA QUÍMICA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/pl-1432023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/pl-1432023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MANO’S CHAPEAÇÃO E PINTURA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/pl-1442023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/pl-1442023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MCP TERRAPLENAGEM E SERVIÇOS LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/pl-1452023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/pl-1452023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MONTAGEM RAFAEL E JULIANA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/pl-1462023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/pl-1462023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA RODOVIÁRIO NEREU LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/pl-1472023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/pl-1472023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA SIDNEI RIBEIRO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pl-1482023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pl-1482023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA SUDER INDÚSTRIA E COMÉRCIO DE MÓVEIS LTDA ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/pl-1492023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/pl-1492023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA TECCHIO AMBIENTAL LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/pl-1502023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/pl-1502023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA VANDRO MARCOS DALMAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/pl-1512023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/pl-1512023_3.pdf</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/pl-1522023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/pl-1522023_3.pdf</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/pl-1532023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/pl-1532023_3.pdf</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pl-1542023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pl-1542023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA KLOSTER INDÚSTRIA E COMÉRCIO DE CERVEJAS E CHOPES LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl-1552023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl-1552023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA TSD LOGÍSTICA E DISTRIBUIÇÃO LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/pl-1562023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/pl-1562023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MÓVEIS BENEDETTI LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/pl-1572023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/pl-1572023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA LOVISON &amp; MOCCELLIN LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/202312080503_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/202312080503_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CONSTRUTORA IDB-EIRELI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/pl-1592023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/pl-1592023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MOTOR CAR REPARAÇÃO AUTOMOTIVA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/pl-1602023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/pl-1602023_3.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pl-1612023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pl-1612023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA FORTEAR AUTOPEÇAS LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/pl-1622023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/pl-1622023_3.pdf</t>
   </si>
   <si>
     <t>CRIA DOIS CARGOS DE PROVIMENTO EFETIVO DE ENFERMEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/pl-1632023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/pl-1632023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.143, DE 12 DE ABRIL DE 2023, QUE “ESTABELECE PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SERAFINA CORRÊA/RS, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/pl-1642023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/pl-1642023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/pl-1652023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/pl-1652023_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDORES MUNICIPAIS OCUPANTES DE CARGOS DE PROVIMENTO EFETIVO AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/pl-1662023_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/pl-1662023_3.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/prl-0012023-003-prl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/prl-0012023-003-prl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GALERIA DAS EX-VEREADORAS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/prl-0022023-003-prl-0022023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/prl-0022023-003-prl-0022023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/202306160248_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/202306160248_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA - RS, DO “PROJETO EDUCAÇÃO POLÍTICA NAS ESCOLAS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/prl-0052023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/prl-0052023_2.pdf</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFO ÚNICO NO ART. 7º DA RESOLUÇÃO LEGISLATIVA Nº 3 DE 2023, DA CÂMARA DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/req-0012023-002-req-0012023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/req-0012023-002-req-0012023.pdf</t>
   </si>
   <si>
     <t>REQUEREM À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM A COOPERATIVA DOS PRODUTORES DE LEITE DE SERAFINA CORRÊA – COOPERLATE, QUE NESTE ANO COMPLETARÁ 30 ANOS DE ATUAÇÃO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/req-0022023-002-req-0022023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/req-0022023-002-req-0022023.pdf</t>
   </si>
   <si>
     <t>REQUEREM À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, REQUER À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM DE RECONHECIMENTO PARA ÀS DEZ MAIORES EMPRESAS CLASSIFICADOS PELA ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/req-0032023-002-req-0032023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/req-0032023-002-req-0032023.pdf</t>
   </si>
   <si>
     <t>REQUEREM À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, REQUER À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM DE RECONHECIMENTO PARA OS DEZ MAIORES PRODUTORES RURAIS CLASSIFICADOS PELA ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/req-0042023-002-req-0042023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/req-0042023-002-req-0042023.pdf</t>
   </si>
   <si>
     <t>REQUEREM À REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM DE RECONHECIMENTO A SENHORITA ANA JULIA MIOR, PRENDA DO CTG GALPÃO DA SAUDADE, PELO TÍTULO RECEBIDO DE 1º LUGAR LAÇO PRENDA DO ESTADO DO RIO GRANDE DO SUL, RECEBIDO NA 33ª FESTA CAMPEIRA DO RS – FECARS – EM SANTA CRUZ DO SUL, ONDE REUNIU OS MAIORES COMPETIDORES DO ESTADO EM DIVERSAS MODALIDADES DO TIRO DE LAÇO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/req-0052023-002-req-0052023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/req-0052023-002-req-0052023.pdf</t>
   </si>
   <si>
     <t>REQUEREM A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E AGRONEGÓCIO, SENHOR ROGRIGO MARCON, PARA QUE EM SESSÃO ESPECIAL, ESCLAREÇA OS FATOS MENCIONADOS PELO VEREADOR JOSÉ CARLOS BETINARDI, EM SEU PRONUNCIAMENTO, NAS EXPLICAÇÕES PESSOAIS DA SESSÃO ORDINÁRIA DE 20 DE MARÇO DE 2023 E, EM SEGUIDA FAÇA EXPLANAÇÃO DE OUTROS ASSUNTOS PERTINENTES A SUA PASTA.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/req-0062023-002-req-0062023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/req-0062023-002-req-0062023.pdf</t>
   </si>
   <si>
     <t>REQUEREM NOS TERMOS REGIMENTAIS E APÓS APRECIAÇÃO DOS VEREADORES, O CONVITE DA ASSOCIAÇÃO ATLÉTICO JUNIOR DE FUTEBOL, PARA QUE EM SESSÃO ESPECIAL, EM DATA À SER AGENDADA PELA MESA DIRETORA DA CÂMARA DE VEREADORES, FAÇAM EXPLANAÇÃO DE ASSUNTOS PERTINENTES A ENTIDADE.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/req-0072023-002-req-0072023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/req-0072023-002-req-0072023.pdf</t>
   </si>
   <si>
     <t>REQUEREM O CONVITE PARA O SERVIÇO CIVIL AUXILIAR DE BOMBEIRO - SCAB, PARA QUE EM SESSÃO ESPECIAL, EM DATA À SER AGENDADA PELA MESA DIRETORA DA CÂMARA DE VEREADORES, FAÇAM EXPLANAÇÃO DE ASSUNTOS PERTINENTES A ESTÁ ENTIDADE.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/req-0082023-002-req-0082023.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/req-0082023-002-req-0082023.pdf</t>
   </si>
   <si>
     <t>REQUEREM O CONVITE PARA O SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU, PARA QUE EM SESSÃO ESPECIAL, EM DATA À SER AGENDADA PELA MESA DIRETORA DA CÂMARA DE VEREADORES, FAÇAM EXPLANAÇÃO DE ASSUNTOS PERTINENTES A ESTÁ ENTIDADE.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/req-0092023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/req-0092023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE, SENHORA LUCIMAR ZARPELON, PARA QUE EM SESSÃO ESPECIAL, ESCLAREÇA OS FATOS MENCIONADOS PELO VEREADOR GILMAR FACCO, EM SEU PRONUNCIAMENTO, NAS EXPLICAÇÕES PESSOAIS DA SESSÃO ORDINÁRIA DE 02 DE MAIO DE 2023 E, EM SEGUIDA FAÇA EXPLANAÇÃO DE OUTROS ASSUNTOS PERTINENTES A SUA PASTA.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/req-0102023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/req-0102023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM AOS JOVENS: SANDY DALL AGNOL, REPRESENTANTE DO CTG SINUELO DA SERRA E 2ª PRENDA ADULTA DA 11ª REGIÃO TRADICIONALISTA, BERNARDO ZANINI – REPRESENTANTE DO CTG GALPÃO DA SAUDADE E 2º PIÁ FARROUPILHA DA 11ª REGIÃO TRADICIONALISTA E O ANTÔNIO ASSONI GOMES – REPRESENTANTE DO CTG GALPÃO DA SAUDADE E 3º GURI FARROUPILHA DA 11ª REGIÃO TRADICIONALISTA PELO EMPENHO E TÍTULOS CONQUISTADOS PERANTE A CULTURA GAÚCHA NA GESTÃO REGIONAL 2022/2023.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/req-0112023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/req-0112023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM AOS POLICIAIS DA BRIGADA MILITAR, POLÍCIA CIVIL E FORÇA TÁTICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/req-0122023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/req-0122023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A CONVOCAÇÃO DO VICE-PREFEITO, SENHOR EDUARDO ZAMPROGNA MATIELO, PARA QUE EM SESSÃO ESPECIAL, ESCLAREÇA OS FATOS MENCIONADOS PELO VEREADOR NIVALDO TEZZA, EM SEU PRONUNCIAMENTO, NAS EXPLICAÇÕES PESSOAIS DA SESSÃO ORDINÁRIA DE 10 DE JULHO DE 2023.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/req-0132023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/req-0132023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AOS JOVENS: 1ª PRENDA DA 11ª RT – BRUNA DE COSTA - CTG GALPÃO DA SAUDADE, 2ª PEÃO FARROUPILHA DA 11ª RT – JOÃO VITOR CHIODI - CTG GALPÃO DA SAUDADE, 3ª PRENDA JUVENIL DA 11ª RT – ALICIA COSTACURTA CASTRO - CTG GALPÃO DA SAUDADE E 3ª GURI FARROUPILHA DA 11ª RT – EDUARDO HENRIQUE KNISPEL DE OLIVEIRA - CTG SINUELO DA SERRA, EM RECONHECIMENTO PELO EMPENHO E TÍTULOS CONQUISTADOS PERANTE A CULTURA GAÚCHA.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/req-0142023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/req-0142023_2.pdf</t>
   </si>
   <si>
     <t>REQUEREM A REALIZAÇÃO DE UMA SESSÃO SOLENE, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, EM HOMENAGEM AO SERVIÇO CIVIL AUXILIAR DE BOMBEIRO – SCAB DE NOSSO MUNICÍPIO, QUE DESEMPENHARAM UM EXCELENTE E INCANSÁVEL TRABALHO DE ASSISTÊNCIA ÀS VÍTIMAS DA ENCHENTE AQUI E EM MUNICÍPIOS VIZINHOS.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/req-0152023_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/req-0152023_2.pdf</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO DE UMA COMISSÃO TEMPORÁRIA DE REPRESENTAÇÃO EXTERNA, COMPOSTA POR VEREADORES DESTA CASA LEGISLATIVA, A FIM DE ACOMPANHAR OS REPAROS NECESSÁRIOS NA PONTE DO RIO CARREIRO, QUE LIGA OS MUNICÍPIOS DE SERAFINA CORRÊA E NOVA BASSANO.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>CTRE</t>
   </si>
   <si>
     <t>Comissão Temporária de Representação Externa</t>
   </si>
   <si>
     <t>DANIEL MORANDI, ELEANDRO MORESCHI, GILMAR FACCO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ctreponteriocarreiro_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ctreponteriocarreiro_2.pdf</t>
   </si>
   <si>
     <t>COMISSÃO TEMPORÁRIA DE REPRESENTAÇÃO EXTERNA, A FIM DE ACOMPANHAR OS REPAROS NECESSÁRIOS NA PONTE DO RIO CARREIRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3726,67 +3726,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/apl-0012023_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/pl-0162023-006-emenda-modificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/ind-0012023-002-indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ind-0022023_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/ind-0032023_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ind-0042023_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ind-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/ind-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ind-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/ind-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/ind-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/ind-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/ind-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/lv-0012023-009-processo-completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/lv-0022023-002-lv-0022023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/lv-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/lv-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/lv-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/lv-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/lv-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/202306160244_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/m-0022023_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/m-0032023_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/m-0042023_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/m-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/m-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/m-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/m-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/m-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/pi-0012023-002-pi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/pi-0022023-002-pi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/pi-0032023-002-pi-0032023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/pi-0042023-002-pi-0042023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pi-0052023-002-pi-0052023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/pi-0062023-002-pi-0062023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/pi-0072023-002-pi-0072023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/pi-0082023-002-pi-0082023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pi-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pi-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/pi-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/pi-0122023_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/pi-0132023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/pi-0142023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pi-0152023_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pi-0162023_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2674/pi-0172023_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/pi-0182023_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi-0192023_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/pi-0202023_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/pi-0212023_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/pi-0222023_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/pi-0232023_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/pi-0242023_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/pi-0252023_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/pi-0262023_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pi-0272023_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/pi-0282023_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/pi-0292023_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/pi-0302023_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/pp-0012023-002-pp-0012023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/pp-0022023-002-pp-0022023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/pp-0032023-002-pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/pp-0042023-002-pp-0042023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/pp-0052023-002-pp-0052023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/pp-0062023-002-pp-0062023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/pp-0072023-002-pp-0072023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/pp-0082023-002-pp-0082023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/pp-0092023-002-pp-0092023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/pp-0102023-002-pp-0102023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/202303240100-002-pp-0112023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/pp-0122023-002-pp-0122023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/pp-0132023-002-pp-0132023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/pp-0142023-002-pp-0142023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/pp-0152023-002-pp-0152023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/pp-0162023-002-pp-0162023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/pp-0172023-002-pp-0172023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/pp-0182023-002-pp-0182023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pp-0192023_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/pp-0202023_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/pp-0212023_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/pp-0222023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/pp-0232023_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/pp-0242023_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/pp-0252023_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/pp-0262023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/pp-0272023_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/pp-0282023_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/pp-0292023_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pp-0302023_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/pp-0322023_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/pp-0332023_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pp-0342023_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/pp-0352023_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/pp-0362023_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pp-0372023_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3091/pp-0382023_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/pp-0392023_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/pp-0402023_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/pp-0412023_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/pp-0422023_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/pp-0432023_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/pp-0442023_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/pp-0452023_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/pp-0462023_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/pp-0472023_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/pp-0482023_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/pp-0492023_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pp-0502023_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/pp-0512023_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/pp-0522023_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/pp-0532023_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pp-0542023_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/pp-0552023_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/pp-0562023_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2738/pdl-0012023_3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/pdl-0022023_3.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/pelom-0012023-003-pelom-0012023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2595/202306230253_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/pl-0012023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/pl-0022023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/pl-0032023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/pl-0042023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/pl-0052023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/pl-0062023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/202301240024-003-pl-0072023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/202301240025-003-pl-0082023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/202301240026-003-pl-0092023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/202301240027-003-pl-0102023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/pl-0112023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/pl-0122023-003-pl-0122023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/202301240028-003-pl-0132023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/pl-0142023-003-pl-0142023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/pl-0152023-003-pl-0152023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/pl-0162023-003-pl-0162023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/pl-0172023-003-pl-0172023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/pl-0182023-003-pl-0182023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/pl-0192023-003-pl-0192023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/pl-0202023-003-pl-0202023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/pl-0212023-003-pl-0212023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pl-0222023-003-pl-0222023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/pl-0232023-003-pl-0232023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/pl-0242023-003-pl-0242023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/pl-0252023-003-pl-0252023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/pl-0262023-003-pl-0262023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/pl-0272023-003-pl-0272023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/pl-0282023-003-pl-0282023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pl-0292023-003-pl-0292023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/pl-0302023-003-pl-0302023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/pl-0312023-003-pl-0312023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/pl-0322023-003-pl-0322023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/pl-0332023-003-pl-0332023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/pl-0342023-003-pl-0342023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/pl-0352023-003-pl-0352023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/pl-0362023-003-pl-0362023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pl-0372023-003-pl-0372023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/pl-0382023-003-pl-0382023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/pl-0392023-003-pl-0392023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/pl-0402023-003-pl-0402023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/pl-0412023-003-pl-0412023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pl-0422023-003-pl-0422023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2335/pl-0432023-003-pl-0432023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/pl-0442023-003-pl-0442023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/pl-0452023-003-pl-0452023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/pl-0462023-003-pl-0462023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/pl-0472023-003-pl-0472023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/pl-0482023-003-pl-0482023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/pl-0492023-003-pl-0492023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/pl-0502023-003-pl-0502023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/pl-0512023-003-pl-0512023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/pl-0522023-003-pl-0522023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/pl-0532023_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/pl-0542023_3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/pl-0552023_3.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/pl-0562023_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pl-0572023_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/pl-0582023_3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/pl-0592023_3.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/pl-0602023_3.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/pl-0612023_3.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pl-0622023_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pl-0632023_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pl-0642023_3.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/pl-0652023_3.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/pl-0662023_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pl-0672023_3.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/pl-0682023_3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/pl-0692023_3.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/pl-0702023_3.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/pl-0712023_3.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/pl-0722023_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/pl-0732023_3.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/pl-0742023_3.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/pl-0752023_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/pl-0762023_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/pl-0772023_3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pl-0782023_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/pl-0792023_3.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/202306160245_3.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/202306160246_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/pl-0822023_3.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2594/202306230252_3.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2672/pl-0842023_3.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2673/pl-0852023_3.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2730/pl-0862023_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2791/pl-0872023_3.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2795/pl-0882023_3.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2800/pl-0892023_3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2833/pl-0902023_3.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/pl-0912023_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/pl-0922023_3.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/202307310286_3.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/pl-0942023_3.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/202308010287_3.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/202308020288_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/pl-0972023_3.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/pl-0982023_3.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/pl-0992023_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-1002023_3.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pl-1012023_3.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/pl-1022023_3.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/pl-1032023_3.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/pl-1042023_3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/pl-1052023_3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/pl-1062023_3.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/pl-1072023_3.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/pl-1082023_3.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/pl-1092023_3.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/pl-1102023_3.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/pl-1112023_3.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/pl-1122023_3.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/pl-1132023_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/pl-1142023_3.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pl-1152023_3.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3133/pl-1162023_3.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/pl-1172023_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/pl-1182023_3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3134/pl-1192023_3.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/pl-1202023_3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl-1212023_3.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/pl-1222023_3.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/pl-1232023_3.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pl-1242023_3.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/pl-1252023_3.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/pl-1262023_3.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/pl-1272023_3.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/pl-1282023_3.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/pl-1292023_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/pl-1302023_3.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/pl-1312023_3.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/pl-1322023_3.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/pl-1332023_3.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/pl-1342023_3.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/pl-1352023_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/pl-1362023_3.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/pl-1372023_3.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/pl-1382023_3.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/pl-1392023_3.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/pl-1402023_3.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/pl-1412023_3.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/pl-1422023_3.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/pl-1432023_3.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/pl-1442023_3.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/pl-1452023_3.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/pl-1462023_3.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/pl-1472023_3.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pl-1482023_3.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/pl-1492023_3.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/pl-1502023_3.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/pl-1512023_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/pl-1522023_3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/pl-1532023_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pl-1542023_3.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl-1552023_3.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/pl-1562023_3.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/pl-1572023_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/202312080503_3.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/pl-1592023_3.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/pl-1602023_3.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pl-1612023_3.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/pl-1622023_3.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/pl-1632023_3.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/pl-1642023_3.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/pl-1652023_3.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/pl-1662023_3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/prl-0012023-003-prl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/prl-0022023-003-prl-0022023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/202306160248_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/prl-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/req-0012023-002-req-0012023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/req-0022023-002-req-0022023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/req-0032023-002-req-0032023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/req-0042023-002-req-0042023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/req-0052023-002-req-0052023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/req-0062023-002-req-0062023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/req-0072023-002-req-0072023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/req-0082023-002-req-0082023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/req-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/req-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/req-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/req-0122023_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/req-0132023_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/req-0142023_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/req-0152023_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ctreponteriocarreiro_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3097/apl-0012023_3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2221/pl-0162023-006-emenda-modificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2196/ind-0012023-002-indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3089/ind-0022023_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3144/ind-0032023_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3145/ind-0042023_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3147/ind-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3148/ind-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3149/ind-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3150/ind-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3191/ind-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3192/ind-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3212/ind-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2189/lv-0012023-009-processo-completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2352/lv-0022023-002-lv-0022023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3088/lv-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3104/lv-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3105/lv-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3106/lv-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3116/lv-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2515/202306160244_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3114/m-0022023_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3137/m-0032023_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3138/m-0042023_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3139/m-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3146/m-0062023_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3202/m-0072023_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3205/m-0082023_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3206/m-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2217/pi-0012023-002-pi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2218/pi-0022023-002-pi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2225/pi-0032023-002-pi-0032023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2226/pi-0042023-002-pi-0042023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2227/pi-0052023-002-pi-0052023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2279/pi-0062023-002-pi-0062023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2281/pi-0072023-002-pi-0072023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2320/pi-0082023-002-pi-0082023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2356/pi-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2362/pi-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2383/pi-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2384/pi-0122023_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2385/pi-0132023_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2394/pi-0142023_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2395/pi-0152023_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2396/pi-0162023_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2674/pi-0172023_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3082/pi-0182023_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3083/pi-0192023_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3085/pi-0202023_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3086/pi-0212023_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3118/pi-0222023_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3125/pi-0232023_2.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3126/pi-0242023_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3127/pi-0252023_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3128/pi-0262023_2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3140/pi-0272023_2.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3141/pi-0282023_2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3142/pi-0292023_2.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3143/pi-0302023_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2209/pp-0012023-002-pp-0012023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2212/pp-0022023-002-pp-0022023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2216/pp-0032023-002-pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2229/pp-0042023-002-pp-0042023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2230/pp-0052023-002-pp-0052023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2282/pp-0062023-002-pp-0062023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2283/pp-0072023-002-pp-0072023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2284/pp-0082023-002-pp-0082023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2302/pp-0092023-002-pp-0092023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2322/pp-0102023-002-pp-0102023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2323/202303240100-002-pp-0112023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2326/pp-0122023-002-pp-0122023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2332/pp-0132023-002-pp-0132023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2333/pp-0142023-002-pp-0142023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2345/pp-0152023-002-pp-0152023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2346/pp-0162023-002-pp-0162023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2349/pp-0172023-002-pp-0172023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2351/pp-0182023-002-pp-0182023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2357/pp-0192023_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2363/pp-0202023_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2364/pp-0212023_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2365/pp-0222023_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2367/pp-0232023_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2368/pp-0242023_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2369/pp-0252023_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2386/pp-0262023_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2389/pp-0272023_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2393/pp-0282023_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2400/pp-0292023_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2402/pp-0302023_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2996/pp-0322023_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2997/pp-0332023_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3077/pp-0342023_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3078/pp-0352023_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3079/pp-0362023_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3090/pp-0372023_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3091/pp-0382023_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3092/pp-0392023_2.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3093/pp-0402023_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3100/pp-0412023_2.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3101/pp-0422023_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3102/pp-0432023_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3103/pp-0442023_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3108/pp-0452023_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3109/pp-0462023_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3115/pp-0472023_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3119/pp-0482023_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3120/pp-0492023_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3132/pp-0502023_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3151/pp-0512023_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3163/pp-0522023_2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3164/pp-0532023_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3165/pp-0542023_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3189/pp-0552023_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3190/pp-0562023_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2738/pdl-0012023_3.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3207/pdl-0022023_3.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2208/pelom-0012023-003-pelom-0012023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2595/202306230253_3.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2191/pl-0012023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2192/pl-0022023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2193/pl-0032023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2194/pl-0042023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2195/pl-0052023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2203/pl-0062023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2197/202301240024-003-pl-0072023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2198/202301240025-003-pl-0082023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2199/202301240026-003-pl-0092023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2200/202301240027-003-pl-0102023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2204/pl-0112023-003-projeto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2202/pl-0122023-003-pl-0122023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2201/202301240028-003-pl-0132023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2205/pl-0142023-003-pl-0142023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2206/pl-0152023-003-pl-0152023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2207/pl-0162023-003-pl-0162023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2210/pl-0172023-003-pl-0172023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2211/pl-0182023-003-pl-0182023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2213/pl-0192023-003-pl-0192023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2219/pl-0202023-003-pl-0202023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2214/pl-0212023-003-pl-0212023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2215/pl-0222023-003-pl-0222023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2220/pl-0232023-003-pl-0232023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2223/pl-0242023-003-pl-0242023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2224/pl-0252023-003-pl-0252023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2228/pl-0262023-003-pl-0262023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2259/pl-0272023-003-pl-0272023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2260/pl-0282023-003-pl-0282023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2261/pl-0292023-003-pl-0292023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2265/pl-0302023-003-pl-0302023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2303/pl-0312023-003-pl-0312023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2304/pl-0322023-003-pl-0322023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2305/pl-0332023-003-pl-0332023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2321/pl-0342023-003-pl-0342023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2324/pl-0352023-003-pl-0352023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2325/pl-0362023-003-pl-0362023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2327/pl-0372023-003-pl-0372023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2328/pl-0382023-003-pl-0382023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2329/pl-0392023-003-pl-0392023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2330/pl-0402023-003-pl-0402023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2331/pl-0412023-003-pl-0412023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2334/pl-0422023-003-pl-0422023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2335/pl-0432023-003-pl-0432023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2336/pl-0442023-003-pl-0442023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2337/pl-0452023-003-pl-0452023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2338/pl-0462023-003-pl-0462023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2340/pl-0472023-003-pl-0472023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2341/pl-0482023-003-pl-0482023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2342/pl-0492023-003-pl-0492023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2343/pl-0502023-003-pl-0502023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2353/pl-0512023-003-pl-0512023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2348/pl-0522023-003-pl-0522023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2358/pl-0532023_3.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2354/pl-0542023_3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2355/pl-0552023_3.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2360/pl-0562023_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2361/pl-0572023_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2366/pl-0582023_3.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2378/pl-0592023_3.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2370/pl-0602023_3.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2371/pl-0612023_3.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2372/pl-0622023_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2373/pl-0632023_3.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2374/pl-0642023_3.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2379/pl-0652023_3.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2376/pl-0662023_3.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2375/pl-0672023_3.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2377/pl-0682023_3.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2381/pl-0692023_3.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2382/pl-0702023_3.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2387/pl-0712023_3.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2388/pl-0722023_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2390/pl-0732023_3.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2391/pl-0742023_3.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2392/pl-0752023_3.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2398/pl-0762023_3.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2399/pl-0772023_3.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2406/pl-0782023_3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2508/pl-0792023_3.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2516/202306160245_3.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2517/202306160246_3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2509/pl-0822023_3.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2594/202306230252_3.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2672/pl-0842023_3.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2673/pl-0852023_3.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2730/pl-0862023_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2791/pl-0872023_3.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2795/pl-0882023_3.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2800/pl-0892023_3.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2833/pl-0902023_3.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3069/pl-0912023_3.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3071/pl-0922023_3.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3072/202307310286_3.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3075/pl-0942023_3.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3073/202308010287_3.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3074/202308020288_3.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3076/pl-0972023_3.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3080/pl-0982023_3.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3081/pl-0992023_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-1002023_3.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3084/pl-1012023_3.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3096/pl-1022023_3.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3094/pl-1032023_3.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3095/pl-1042023_3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3098/pl-1052023_3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3099/pl-1062023_3.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3107/pl-1072023_3.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3112/pl-1082023_3.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3113/pl-1092023_3.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3117/pl-1102023_3.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3121/pl-1112023_3.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3123/pl-1122023_3.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3122/pl-1132023_3.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3124/pl-1142023_3.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3131/pl-1152023_3.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3133/pl-1162023_3.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3136/pl-1172023_3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3135/pl-1182023_3.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3134/pl-1192023_3.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3153/pl-1202023_3.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3166/pl-1212023_3.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3154/pl-1222023_3.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3155/pl-1232023_3.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3156/pl-1242023_3.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3157/pl-1252023_3.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3158/pl-1262023_3.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3159/pl-1272023_3.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3161/pl-1282023_3.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3162/pl-1292023_3.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3167/pl-1302023_3.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3168/pl-1312023_3.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3169/pl-1322023_3.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3170/pl-1332023_3.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3171/pl-1342023_3.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3172/pl-1352023_3.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3204/pl-1362023_3.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3173/pl-1372023_3.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3174/pl-1382023_3.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3175/pl-1392023_3.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3176/pl-1402023_3.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3177/pl-1412023_3.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3178/pl-1422023_3.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3179/pl-1432023_3.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3180/pl-1442023_3.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3181/pl-1452023_3.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3182/pl-1462023_3.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3183/pl-1472023_3.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3184/pl-1482023_3.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3185/pl-1492023_3.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3186/pl-1502023_3.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3187/pl-1512023_3.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3188/pl-1522023_3.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3193/pl-1532023_3.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3194/pl-1542023_3.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3195/pl-1552023_3.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3196/pl-1562023_3.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3197/pl-1572023_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3198/202312080503_3.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3199/pl-1592023_3.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3200/pl-1602023_3.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3201/pl-1612023_3.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3203/pl-1622023_3.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3208/pl-1632023_3.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3210/pl-1642023_3.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3209/pl-1652023_3.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3211/pl-1662023_3.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2222/prl-0012023-003-prl.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2347/prl-0022023-003-prl-0022023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2521/202306160248_3.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3160/prl-0052023_2.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2301/req-0012023-002-req-0012023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2316/req-0022023-002-req-0022023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2317/req-0032023-002-req-0032023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2318/req-0042023-002-req-0042023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2319/req-0052023-002-req-0052023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2339/req-0062023-002-req-0062023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2344/req-0072023-002-req-0072023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2350/req-0082023-002-req-0082023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2359/req-0092023_2.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2380/req-0102023_2.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/2397/req-0112023_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3070/req-0122023_2.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3110/req-0132023_2.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3111/req-0142023_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3129/req-0152023_2.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2023/3130/ctreponteriocarreiro_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="165.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>