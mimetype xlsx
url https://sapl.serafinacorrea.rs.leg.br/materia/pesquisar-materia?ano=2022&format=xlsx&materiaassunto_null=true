--- v0 (2026-01-13)
+++ v1 (2026-05-12)
@@ -54,2481 +54,2481 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DANIEL MORANDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/ind_0012022_001_indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/ind_0012022_001_indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE DESTINE PARTE DOS RECURSOS NÃO UTILIZADOS PELA CÂMARA MUNICIPAL DE VEREADORES PARA A SECRETARIA MUNICIPAL DE SAÚDE ADQUIRIR UMA AMBULÂNCIA E PARTE PARA A SECRETARIA MUNICIPAL DE OBRAS EXECUTAR A PAVIMENTAÇÃO NA RUA DOS NAVEGANTES, NO CAMPING CARREIRO</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/ind_0022022_001_indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/ind_0022022_001_indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENVIE PARA DISCUSSÃO E APRECIAÇÃO DOS VEREADORES, UM PROJETO DE LEI QUE ISENTA DO PAGAMENTO DO IPTU OS PROPRIETÁRIOS DE UM ÚNICO IMÓVEL RESIDENCIAL, UTILIZADO EXCLUSIVAMENTE COMO SUA RESIDÊNCIA, CUJO RENDIMENTO MENSAL SEJA DE ATÉ 03 (TRÊS) SALÁRIOS MÍNIMOS NACIONAIS, E QUE SEJAM PORTADORES DE NEOPLASIA MALIGNA (CÂNCER), PARALISIA IRREVERSÍVEL E INCAPACITANTE OU QUE ESTEJAM EM TRATAMENTO DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, JAIRO VIDMAR, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/ind_0032022_001_indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/ind_0032022_001_indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE INSTITUIR O “PROJETO REABILITAR”.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MORGANA TECCHIO, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, JAIRO VIDMAR</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2166/ind_0042022_001_indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2166/ind_0042022_001_indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, SEJA OFERTADO CURSOS E REALIZAÇÕES DE CAMPANHAS RELACIONADOS A LÍNGUA TALIAN PARA A COMUNIDADE SERAFINENSE.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_0052022_001_indicacao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_0052022_001_indicacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, A ADOÇÃO DA SEGUINTE MEDIDA, DE INTERESSE DA COMUNIDADE, POLÍTICO ADMINISTRATIVA: “INSTITUIR VALOR FIXO ANUAL REDUZIDO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, PARA PROFISSIONAIS LIBERAIS COM CURSO SUPERIOR, NOS PRIMEIROS ANOS DE ATIVIDADE, SE, APÓS, O ESTUDO SOBRE A VIABILIDADE FOR FAVORÁVEL, A FIM DE INCENTIVÁ-LOS E PARA QUE PERMANEÇAM ATUANDO EM NOSSO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Licença de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER LICENÇA À MATERNIDADE PARA O PERÍODO DE 120 (CENTO E VINTE) DIAS, A CONTAR DE 2 DE FEVEREIRO DE 2022, CONFORME ATESTADO MÉDICO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>LIDIO OLDONI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/lv_0022022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/lv_0022022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 28 DE MARÇO À 11 DE ABRIL 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/lv_0032022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/lv_0032022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 11 À 25 DE ABRIL 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>JOÃO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/lv_0042022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/lv_0042022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 06 DE ABRIL DE 2022 À 02 DE JUNHO 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>GILMAR FACCO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/lv_0052022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/lv_0052022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 16 À 31 DE MAIO 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/lv_0062022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/lv_0062022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 12 À 26 DE SETEMBRO 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/lv_0072022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/lv_0072022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 10 À 24 DE OUTUBRO DE 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/lv_0082022_001_licenca.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/lv_0082022_001_licenca.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 24 DE OUTUBRO À 7 DE NOVEMBRO DE 2022, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>GENERAL CORDEIRO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/moc_0012022_001_mocao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/moc_0012022_001_mocao.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO O DE MOÇÃO DE APOIO AO PROJETO DE LEI Nº 3723/2019, QUE TRAMITA NO SENADO FEDERAL, DE AUTORIA DO PODER EXECUTIVO FEDERAL, QUE VISA APRIMORAR A LEGISLAÇÃO QUANTO REGISTRO, POSSE E COMERCIALIZAÇÃO DE ARMAS DE FOGO E MUNIÇÃO, TRATA TAMBÉM SOBRE O SISTEMA NACIONAL DE ARMAS - SINARM E DEFINE CRIMES.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/moc_0022022_001_mocao.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/moc_0022022_001_mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CHAMAMENTO DE TODOS OS APROVADOS NA PRIMEIRA FASE DO CONCURSO VIGENTE DA SUSEPE-RS (CONCURSO PÚBLICO Nº 01/2022), PARA QUE SEJAM CONVOCADOS PARA A SEGUNDA FASE (TESTE DE APTIDÃO FÍSICA), PREVISTA NO CERTAME.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO, GILMAR FACCO, LIDIO OLDONI, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/pi_0012022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/pi_0012022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A RELAÇÃO COM VALORES DOS RECURSOS FEDERAIS E E ESTADUAIS RECEBIDOS NO ANO DE 2021 PELO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/pi_0022022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/pi_0022022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL CÓPIAS DAS FOLHAS DE PONTO E AS ESCALAS DE SOBREAVISO DOS MOTORISTAS DA SAÚDE NO ANO DE 2021.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/pi_0032022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/pi_0032022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RELAÇÃO DOS CALÇAMENTOS E PASSEIOS PÚBLICOS REALIZADOS NO ANO DE 2021, DIVIDIDO POR EQUIPE TERCEIRIZADA E CONTENDO AS INFORMAÇÕES DE DATA, METRAGENS, LOCAIS E REGISTROS FOTOGRÁFICOS.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/pi_0042022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/pi_0042022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RELAÇÃO DE HORAS DE RETROESCAVADEIRA PAGAS PARA EMPRESAS TERCEIRIZADAS NO ANO DE 2021, CONTENDO ÀS INFORMAÇÕES DE DATA, METRAGENS, LOCAIS E REGISTROS COMPROVANDO OS SERVIÇOS.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>NIVALDO TEZZA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/pi_0052022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/pi_0052022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RELAÇÃO DAS EMPRESAS TERCEIRIZADAS QUE PRESTARAM SERVIÇOS NO ANO DE 2021 NO SEGMENTO DE LIMPEZA PÚBLICA, CONTENDO ÀS INFORMAÇÕES DE DATA, VALORES, REGISTROS COMPROVANDO OS SERVIÇOS E RELAÇÃO DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/pi_0062022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/pi_0062022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL QUE INFORME A SITUAÇÃO DAS OBRAS DO SANEAMENTO BÁSICO FEITAS NO BAIRRO ROSÁRIO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pi_0072022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pi_0072022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL QUE INFORME DE QUE FORMA FOI REALIZADA A CONTRATAÇÃO DE SERVIÇOS DE COLETA DE LIXO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/pi_0082022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/pi_0082022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL ENVIO DE RELATÓRIO DISCRIMINADO DE QUANTO FOI O AUMENTO MENSAL EM VALORES REAIS  DE REPASSES MÊS A MÊS DO ANO DE 2021 E 2022 , RECEBIDO DO FUNDEB E POR QUE O PERCENTUAL EXCEDENTE DE ATÉ 70% DO VALOR RECEBIDO NÃO FOI RATEADO AO PROFESSORES CONFORME DETERMINA A LEGISLAÇÃO VIGENTE. TAMBÉM SOLICITA-SE CÓPIA DE ATAS DO CONSELHO FUNDEB DOS ANOS DE 2021 E 2022.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/pi_0092022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/pi_0092022_001_pi.pdf</t>
   </si>
   <si>
     <t>A) QUE INFORME SE O OBJETO DO CONTRATO ADMINISTRATIVO Nº 068/2021 - DISPENSA DE LICITAÇÃO Nº 013/2021 - PRESTAÇÃO DE SERVIÇO DE ASSESSORIA PARA ELABORAÇÃO E EFETIVAÇÃO DO EVENTO FESTITÁLIA 2022 FOI REALIZADO; B) QUE INFORME QUAIS AS DATAS QUE AS ETAPAS FORAM CUMPRIDAS SEGUNDO DISPOSIÇÃO CONTRATUAL A SABER: 1º ETAPA NO QUAL CONSISTE O VALOR DE R$ 5.000,00 (CINCO MIL REAIS) REFERENTE A ALÍNEA “A” PESQUISA, SERÃO PAGOS NO PRAZO DE 30 (TRINTA) DIAS, MEDIANTE ENTREGA DAS ETAPAS PROPOSTAS NA ALÍNEA “A”. PARA A ALÍNEA “B” REFERENTE A CONCEPÇÃO SERÃO PAGOS OS VALORES DE R$ 4.000,00 (QUATRO MIL REAIS) NO PRAZO DE 60 (SESSENTA DIAS) MEDIANTE APRESENTAÇÃO DE RELATÓRIO, PARA ALÍNEA “C” REPOSICIONAMENTO SERÃO PAGOS OS VALORES DE R$ 4.000,00 (QUATRO MIL REAIS) NO PRAZO DE 90 (NOVENTA) DIAS MEDIANTE APRESENTAÇÃO DE RELATÓRIO E REFERENTE A ALÍNEA “D” PRODUÇÃO E PÓS- PRODUÇÃO SERÃO PAGOS OS VALORES DE R$ 4.000,00 (QUATRO MIL REAIS) EM 120 DIAS E SERÃO PAGOS APÓS APRESENTAÇÃO DE SEUS RESPECTIVOS RELATÓ</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/pi_0102022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/pi_0102022_001_pi.pdf</t>
   </si>
   <si>
     <t>A) QUEM É OU QUEM SÃO OS SERVIDORES PÚBLICOS DESIGNADOS COMO FISCAIS DOS CONTATOS QUE SE ORIGINARAM DO EDITAL DE LICITAÇÃO Nº 024/2021 PREGÃO PRESENCIAL Nº 017/2021 REGISTRO DE PREÇOS Nº 013/2021, INDICANDO O CARGO QUE OCUPA NA ADMINISTRAÇÃO MUNICIPAL CADA UM DOS FISCAIS DE CONTRATO; B) RELAÇÃO DO SERVIÇOS DE REMOÇÃO E RECOMPOSIÇÃO DE PAVIMENTO EM PARALELEPÍPEDO NO TOTAL DE 6.000 M² (SEIS MIL METROS QUADRADOS) QUE FORAM HOMOLOGADOS NO TERMO DE HOMOLOGAÇÃO E ADJUDICAÇÃO AO LICITANTE MCP COMERCIO DE ALIMENTOS E LOGISTICA EIRELI, NA DATA DE 11/05/2021, CONTENDO DIA DA REALIZAÇÃO DO SERVIÇO, LOCAL DA REALIZAÇÃO DO SERVIÇO (RUA, VIA, AVENIDA), METRAGEM QUADRADA DO SERVIÇO REALIZADO; C) CÓPIA DE REQUISIÇÕES DE SERVIÇOS, NOTAS, PLANILHAS DE MEDIÇÃO, NOME DO SERVIDOR PÚBLICO QUE RECEBEU O SERVIÇO REALIZADO PELA EMPRESA MCP COMERCIO DE ALIMENTOS E LOGISTICA EIRELI CONTRATADA PARA REMOÇÃO E RECOMPOSIÇÃO DE PAVIMENTO EM PARALELEPÍPEDO DE ATÉ 6.000 M², QUE ACOMPANHAM OS EMPENHOS E LIQUIDAÇÃO COM</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/pi_0112022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/pi_0112022_001_pi.pdf</t>
   </si>
   <si>
     <t>A) NOMES DOS SERVIDORES PÚBLICOS COM O RESPECTIVO CARGO QUE OCUPAM OU OCUPARAM NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL QUE EXERCERAM A FUNÇÃO DE FISCAL DE CONTRATO NA CONDIÇÃO DE TITULAR E SUPLENTE EM CADA UM DOS CONTRATOS CELEBRADOS PELA ADMINISTRAÇÃO PÚBLICA NO ANOS DE 2021; B) RELAÇÃO DE CONTRATOS CELEBRADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL NO ANO DE 2021 QUE NÃO TIVERAM FISCAL DE CONTRATO DESIGNADO.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/pi_0122022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/pi_0122022_001_pi.pdf</t>
   </si>
   <si>
     <t>A) QUAL O VALOR GASTO NA CONCESSÃO DE AUXILIO PASSAGEM NO PERÍODO COMPREENDIDO ENTRE 01/01/2021 A 13/05/2022; B) RELAÇÃO CONTENDO O NOME, PONTO DE PARTIDA E DE CHEGADA, VALOR EM REAIS DO AUXÍLIO PASSAGEM CONCEDIDO, NÚMERO DO CADASTRO ÚNICO DA ASSISTÊNCIA SOCIAL DE CADA UM DOS BENEFICIADOS COM A RESPECTIVA DATA DE VIAGEM REALIZADA E NÚMERO DO EMPENHO DE PAGAMENTO REALIZADO;</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/pi_0132022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/pi_0132022_001_pi.pdf</t>
   </si>
   <si>
     <t>A) REMETA A CÂMARA MUNICIPAL CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO DE CONCESSÃO DE USO DO CEMITÉRIO PÚBLICO MUNICIPAL, AUTORIZADO PELA LEI MUNICIPAL Nº 1983, DE 23 DE MAIO DE 2003; B) REMETA A CÂMARA DE MUNICIPAL CÓPIA DE TODOS OS DOCUMENTOS QUE SE VINCULAM A EXECUÇÃO DO OBJETO LICITADO, A SABER: CONCESSÃO DE USO DO CEMITÉRIO PÚBLICO MUNICIPAL, AUTORIZADO PELA LEI MUNICIPAL Nº 1983, DE 23 DE MAIO DE 2003; C. INFORME, CASO EXISTIRAM OU SE AINDA EXISTENTE, QUEM SÃO OS FISCAIS DO CONTRATO QUE SE ORIGINA NO PROCESSO LICITATÓRIO AUTORIZADO PELA CONCESSÃO DE USO DO CEMITÉRIO PÚBLICO MUNICIPAL, AUTORIZADO PELA LEI MUNICIPAL Nº 1983, DE 23 DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/pi_0142022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/pi_0142022_001_pi.pdf</t>
   </si>
   <si>
     <t>QUAIS FORAM OS ESTUDOS E ANALISES EFETUADOS SOBRE O ESTACIONAMENTO ROTATIVO NO MUNICÍPIO E A SINALIZAÇÃO PARA VAGAS DE ESTACIONAMENTO DE VEÍCULOS E MOTOS COM ESPAÇO DELIMITADO, CONFORME APONTADO NO RELATÓRIO FINAL ENVIADO PARA O PODER EXECUTIVO EM 20/11/2017 E ELABORADO PELA “COMISSÃO ESPECIAL DE ESTUDOS SOBRE OS PROBLEMAS NO FLUXO DO TRÂNSITO” DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/pi_0152022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/pi_0152022_001_pi.pdf</t>
   </si>
   <si>
     <t>INFORME SE O MUNICÍPIO POSSUI CONVÊNIO OU AUTORIZAÇÃO DO ESTADO PARA A CONSTRUÇÃO DE ELEVADAS NA VRS-851.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/pi_0162022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/pi_0162022_001_pi.pdf</t>
   </si>
   <si>
     <t>ENVIE OS PROJETOS DE PAVIMENTAÇÕES REMETIDOS À CAIXA ECONOMICA FEDERAL PARA LIBERAÇÃO DE FINANCIAMENTOS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pi_0172022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pi_0172022_001_pi.pdf</t>
   </si>
   <si>
     <t>ENVIO DAS SEGUINTES INFORMAÇÕES REFERENTE AO ACAMPAMENTO FARROUPILHA AO LADO DO GINÁSIO MUNICIPAL IRCEU ANTÔNIO GASPARIN PARA OS FESTEJOS FARROUPILHAS DE SERAFINA CORRÊA, CONFORME SEGUE: A) A QUANTIDADE DE ESPAÇOS OU "CABANAS" DISPONÍVEIS NO ÚLTIMO EVENTO REALIZADO EM 2019; B) A QUANTIDADE DE ESPAÇOS OU "CABANAS" QUE SERÃO DISPONIBILIZADAS PARA ESTE ANO DE 2022; C) OS CRITÉRIOS DE ESCOLHA DAS ENTIDADES/EMPRESAS QUE FAZEM USO DAS CABANAS; D) OS CRITÉRIOS DE EXCLUSÃO DAS ENTIDADES/EMPRESAS QUE FIZERAM USO DAS CABANAS; E) A RELAÇÃO DAS ENTIDADES/EMPRESAS QUE FIZERAM USO DAS CABANAS NO ÚLTIMO EVENTO REALIZADO EM 2019 E; F) A RELAÇÃO DAS ENTIDADES/EMPRESAS QUE FARÃO USO DAS CABANAS PARA ESTE ANO DE 2022.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>SIMONE SANTIN BATISTEL</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/pi_0182022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/pi_0182022_001_pi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE À CONSTRUÇÃO DE FAIXAS ELEVADAS NO MUNICÍPIO, CONFORME SEGUE: A) SE PARA A CONSTRUÇÃO FOI FEITO UM ESTUDO DE ONDE SERIA NECESSÁRIO A CONSTRUÇÃO? B) SE FOI FEITO LICITAÇÃO PARAS AS CONSTRUTORAS? C) QUAL O VALOR GASTO EM CADA FAIXA ELEVADA?</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/pi_0192022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/pi_0192022_001_pi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES, SOBRE A SITUAÇÃO ATUAL NO PAGAMENTO DE ADICIONAL DE INSALUBRIDADE OS AGENTES COMUNITÁRIOS DE SAÚDE E OS AGENTES DE COMBATE ÀS ENDEMIAS QUE TRABALHAM DE FORMA HABITUAL E PERMANENTE EM CONDIÇÕES INSALUBRES.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/pi_0202022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/pi_0202022_001_pi.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTE À LOTEAMENTOS POPULARES NO MUNICÍPIO, CONFORME SEGUE: A) QUANTOS LOTEAMENTOS HÁ NO MUNICÍPIO, SEJAM INDUSTRIAIS, OU RESIDENCIAIS? B) NESSES LOTEAMENTOS, A DE SE DESTINAR UMA ÁREA PARA O PODER PÚBLICO SENDO PARA ÁREA VERDE E ÁREA TÉCNICA OU INSTITUCIONAL. NAS ÁREAS DESTINADAS A ÁREA VERDE, COMO ESTÃO ESSES ESPAÇOS (LIMPOS, OU VIRADOS EM CAPOEIRA E LIXO)? C) E A ÁREA TÉCNICA OU DE INSTITUIÇÃO O QUE FOI CONSTRUÍDO OU SE À PROJETO PARA ALGUMA CONSTRUÇÃO?</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/pi_0212022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/pi_0212022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL CÓPIAS DAS FOLHAS DE PONTO E AS ESCALAS DE SOBREAVISO DOS MOTORISTAS DA SAÚDE NO PERÍODO DE 1º DE JANEIRO À 30 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1828/pi_0222022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1828/pi_0222022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL QUE ENVIE INFORMAÇÕES SOBRE INDENIZAÇÃO DE FÉRIAS DOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS E TEMPORÁRIOS NO PERÍODO DE 01/01/2021 ATÉ A DATA DE 07/10/2022, COM O NOME DO SERVIDOR, CARGO, LOCAL DA PRESTAÇÃO DO SERVIÇO, JUSTIFICATIVA PARA PAGAMENTO DE FÉRIAS INDENIZADAS, CÓPIAS DOS REQUERIMENTOS FORMULADOS PELOS SERVIDORES E DESPACHOS DAS AUTORIDADES COMPETENTES.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/pi_0232022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/pi_0232022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENVIE CÓPIA DA PRESTAÇÃO DE CONTAS DA SEMANA FARROUPILHA 2022.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pi_0242022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pi_0242022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE INFORME OS RECURSOS VINDOS DO GOVERNO FEDERAL PARA O PAGAMENTO DE INCENTIVOS DAS AGENTES DE SAÚDE NO PERÍODO DE 2017 À 2021, COM COMPROVAÇÕES DOS VALORES APLICADOS.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2186/pi_0252022_001_pi.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2186/pi_0252022_001_pi.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE INFORME OS VALORES GASTOS COM LOTEAMENTOS POPULARES NO PERÍODO DE 2017 ATÉ O PRESENTE ANO. QUE ESPECIFIQUE OS VALORES IDENTIFICANDO OS RECURSOS VINDOS DE EMENDAS, EMPRÉSTIMOS E RECURSOS PRÓPRIOS. QUE INFORME QUAIS OS LOTEAMENTOS POPULARES ENTREGUES NESTE MESMO PERÍODO E QUE INFORME A SITUAÇÃO DOS LOTEAMENTO JÁ ENTREGUES.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/pp_0012022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/pp_0012022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A RESTAURAÇÃO DA IGREJA NOSSA SENHORA DA PAZ LOCALIZADA NO CAMPING CARREIRO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/pp_0022022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/pp_0022022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A CONSTRUÇÃO DE UM POSTO DE SAÚDE PARA A COMUNIDADE QUE RESIDE NO CAMPING CARREIRO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/pp_0032022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/pp_0032022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL QUE FAÇA AVALIAÇÃO DA POSSIBILIDADE DE SUBSTITUIÇÃO DO APARELHO DE ULTRASSON EXISTENTE POR UM ULTRASSOM DOPPLER COLORIDO PARA RADIOLOGIA, VASCULAR, OBSTETRÍCIA E CARDIOLOGIA, COM SISTEMA DE ALTA RESOLUÇÃO.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/pp_0042022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/pp_0042022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL QUE, JUNTAMENTE COM A EQUIPE DE ENGENHARIA ANALISE SE HÁ POSSIBILIDADE PARA ABERTURA DE ACESSO, LIGANDO O LOTEAMENTO SANTA RITA AO LOTEAMENTO FOZZA E PANDOLFO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/pp_0052022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/pp_0052022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL  A REFORMA DO GINÁSIO MUNICIPAL SITUADO NO BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/pp_0062022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/pp_0062022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA NO LOTEAMENTO FEDATTO. SE HOUVER PROJETO ELABORADO PELA PREFEITURA, ENVIAR CÓPIA PARA O PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/pp_0072022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/pp_0072022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL O CUMPRIMENTO DA LEI QUE OBRIGA A CONSTRUÇÃO DE PASSEIOS PÚBLICOS PARA LOGRADOUROS OU VIAS PÚBLICAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/pp_0082022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/pp_0082022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A ARBORIZAÇÃO URBANA NO MUNICÍPIO COM O PLANTIO DE MUDAS EM LOCAIS ONDE FORAM FEITAS PODAS, CORTES E REMOÇÃO DE ÁRVORES DO PASSEIO PÚBLICO.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/pp_0092022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/pp_0092022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL A CONSTRUIÇÃO DE UMA PISCINA MUNICIPAL PARA DISPONIBILIZAR, GRATUITAMENTE, A PRÁTICA DE NATAÇÃO E O SERVIÇO DE PREVENÇÃO E REABILITAÇÃO DE PACIENTES POR MEIO DE HIDROGINÁSTICA E OUTRAS ATIVIDADES, ALÉM DE OFERTAR ATIVIDADE FÍSICA AOS ALUNOS DAS ESCOLAS PUBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/pp_0102022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/pp_0102022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PROJETO DE REFLORESTAMENTO AMBIENTAL NO MUNICÍPIO DE SERAFINA CORRÊA, POR MEIO DE AÇÕES E COM A DISTRIBUIÇÃO GRATUITA DE MUDAS DE ÁRVORES PARA AGRICULTORES E MORADORES DA CIDADE.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/pp_0112022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/pp_0112022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A DISPONIBILIDADE DE UM ESPAÇO FECHADO PARA A COMERCIALIZAÇÃO DE PRODUTOS PELO AGRICULTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>ELEANDRO MORESCHI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/pp_0122022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/pp_0122022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA FEITO UM DESASSOREAMENTO NO ARROIO FEIJÃO CRÚ DA RUA JOÃO BELENZIER (AO LADO DA ESCOLA LEONORA MARCHIORO BELLENZIER) ATÉ A RUA LUIGI DE COSTA.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>CLÉDIA MATTANA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/pp_0132022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/pp_0132022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA FEITA LEI MUNICIPAL QUE REGULAMENTA NO MUNICÍPIO, O SERVIÇO DE TRANSPORTE DE PASSAGEIROS POR APLICATIVO E DEMAIS PLATAFORMAS (UBER, 99, CABIFY, ENTRE OUTROS).</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/pp_0142022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/pp_0142022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL ENVIO DE PROJETO DE LEI COM REAJUSTE AOS PROFESSORES VISTO QUE O PISO NACIONAL DO MAGISTÉRIO FOI REAJUSTADO EM 33.24% NO ANO DE 2022 PELO GOVERNO FEDERAL E O VALOR É REPASSADO AO MUNICÍPIO VIA FUNDEB.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/pp_0152022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/pp_0152022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUAS PARA O BAIRRO MONTE GRAPPA. DO MESMO MODO, SOLICITA REALIZAÇÃO DE LEVANTAMENTO QUANTO A SITUAÇÃO DAS PLACAS DE IDENTIFICAÇÃO DAS RUAS NOS DEMAIS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/pp_0162022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/pp_0162022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ALTERAÇÃO DA LEI MUNICIPAL Nº 3261, DE 20 DE AGOSTO DE 2014, QUE “INSTITUI A OBRIGATORIEDADE DE USO DE UNIFORME PADRONIZADO PELOS ALUNOS DA REDE DE ENSINO MUNICIPAL E AUTORIZA O PODER EXECUTIVO A INSTITUIR PROGRAMA COMPLEMENTAR DE MATERIAL DIDÁTICO”, INCLUINDO NA LEGISLAÇÃO À OBRIGATORIEDADE DO MUNICÍPIO FORNECER UNIFORME ESCOLAR SOMENTE AOS ALUNOS DO ENSINO FUNDAMENTAL E PARA QUE O MUNICÍPIO DEFINÁ POR DECRETO O CRITÉRIO "RENDA DA FAMÍLIA DO ALUNO", PARA DISTRIBUIÇÃO DOS CONJUNTOS DE UNIFORME. COMO REFERÊNCIA AO PROPOSTO, SUGIRO CONSULTA À LEI MUNICIPAL Nº 3.226/2011, E DO DECRETO Nº 6.907/2022, DA CIDADE DE GUAPORÉ, QUE APLICA NAQUELE MUNICÍPIO O PROPOSTO POR ESTE VEREADOR.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/pp_0172022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/pp_0172022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL O CASCALHAMENTO E BRITAGEM DA ESTRADA DE ACESSO AO DISTRITO DE SILVA JARDIM, MELHORANDO OS ACESSOS ÀS PROPRIEDADES RURAIS QUE TENHAM SILOS, AVIÁRIOS, GADO LEITEIRO, SUÍNOCULTORES E DEMAIS AGRICULTORES.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/pp_0182022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/pp_0182022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE BUSQUE RECURSOS FEDERAIS E ESTADUAIS PARA PAVIMENTAÇÃO ASFÁLTICA NOS TRÊS ACESSOS PRINCIPAIS DO DISTRITO DE SILVA JARDIM.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>ELEANDRO MORESCHI, DANIEL MORANDI, GENERAL CORDEIRO, JAIRO VIDMAR, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pp_0192022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pp_0192022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTAMENTE COM O DEPARTAMENTO COMPETENTE REALIZE PAVIMENTAÇÃO DA ESTRADA NO TÚNEL QUE ENCONTRA-SE NO BAIRRO SALETE.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pp_0202022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pp_0202022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTAMENTE COM O DEPARTAMENTO COMPETENTE REALIZEM EM NOSSO MUNICÍPIO CAMPANHAS DE EDUCAÇÃO E CONSCIENTIZAÇÃO SOBRE SEPARAÇÃO CORRETA DO LIXO. QUE JUNTO A ESTA DESENVOLVAM AÇÕES DE RECICLAGEM, BUSCANDO ORIENTAR A COMUNIDADE A UTILIZAREM AS LIXEIRAS ADEQUADAMENTE, RECONHECEREM OS MATERIAIS NO ATO DA SEPARAÇÃO, ACONDICIONAR E DESTINAR CORRETAMENTE O QUE PUDER SER REUTILIZADO OU RECICLADO.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/pp_0212022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/pp_0212022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE BUSQUE MEDIDAS PARA MELHORAR A MOBILIDADE DOS PEDESTRES, FACILITANDO A TRAVESSIA E AUMENTANDO A SEGURANÇA DAS PESSOAS, COM ÀS SEGUINTES INTERVENÇÕES NA RS-129, CONFORME SUGERE: 1) CONSTRUÇÃO DE FAIXA ELEVADA NO TRECHO QUE COMPREENDE A TRAVESSIA DE VEÍCULOS ENTRE O BAIRRO ROSÁRIO E O BAIRRO SALETE/ÁREA INDUSTRIAL SALETE; 2) CONSTRUÇÃO DE ACESSOS PAVIMENTADOS E ESCADARIAS NOS CANTEIROS ENTRE A VIA SANTOS DUMONT, RS-129 E VIA CAMARGO CORRÊA, NO TRECHO COMPREENDIDO ENTRE O TREVO DO BAIRRO SANTIN E A EMPRESA SOMA AUTOPEÇAS, FACILITANDO E AUMENTANDO SEGURANÇA DA TRAVESSIA DE PEDESTRES E COMO UMA ALTERNATIVA PARA DIMINUIR O RISCO DE TRAVESSIAS FEITAS JUNTO AO TREVO DO BAIRRO SANTIN.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>JAIRO VIDMAR, DANIEL MORANDI, ELEANDRO MORESCHI, GENERAL CORDEIRO, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pp_0222022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pp_0222022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE LETREIRO NA ENTRADA DO CEMITÉRIO MUNICIPAL, COM SEU RESPECTIVO NOME “CEMITÉRIO JARDIM DA PAZ”.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/pp_0232022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/pp_0232022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE CONCEDA MAIS UMA PARCELA, ALÉM DAQUELAS QUE JÁ ESTÃO SENDO PAGAS PARA AUXÍLIO TRANSPORTE ESCOLAR AOS ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS DE NOSSO MUNICÍPIO, E AINDA, SOLICITAMOS QUE SEJA FEITA ANÁLISE VISANDO ATUALIZAR OS VALORES DOS REPASSES.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pp_0242022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pp_0242022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL, QUE JUNTO AO DEPARTAMENTO RESPONSÁVEL, FAÇAM UMA ANÁLISE DA VIABILIDADE DA AQUISIÇÃO DE UMA UNIDADE MÓVEL COM CONSULTÓRIO MÉDICO E ODONTOLÓGICO, OBJETIVANDO A PRESTAÇÃO DE ATENDIMENTOS ITINERANTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/pp_0252022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/pp_0252022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SEJA PROVIDENCIADO O CONSERTO DA PONTE DE MADEIRA LOCALIZADA NA RUA CASTRO ALVES.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/pp_0262022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/pp_0262022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL, QUE SEJA COLOCADO UM CORRIMÃO NA CURVA LOCALIZADA JUNTO A SUBIDA NO INÍCIO DA RUA AFONSO DE BRITO SCHEFFER, NO ACESSO AO BAIRRO BELLA VISTA.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/pp_0272022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/pp_0272022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTAMENTE COM O DEPARTAMENTO COMPETENTE AVALIEM A POSSIBILIDADE DE ALTERAÇÃO DO PERCENTUAL DA CONTRIBUIÇÃO DE MELHORIA PAGO PELOS PROPRIETÁRIOS DA ÁREA QUE RECEBERÁ A BENFEITORIA, ONDE O MUNICÍPIO PASSE A ARCAR COM O PERCENTUAL MAIOR DOS CUSTOS, VISANDO A CONCLUSÃO DE INFRAESTRUTURAS EM DIVERSOS LOCAIS DO MUNICÍPIO. EM CARÁTER SUGESTIVO, PROPOMOS QUE 60% (SESSENTA POR CENTO) DESTE TRIBUTO SEJA CUSTEADO PELO MUNICÍPIO E 40% (QUARENTA POR CENTO) PELOS MORADORES DA LOCALIDADE QUE RECEBERÁ A MELHORIA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>GENERAL CORDEIRO, DANIEL MORANDI, ELEANDRO MORESCHI, JAIRO VIDMAR, MORGANA TECCHIO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/pp_0282022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/pp_0282022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE FAÇA UMA ANÁLISE DA POSSIBILIDADE DE CONCEDER AUMENTO SOBRE OS VENCIMENTOS DOS PROFISSIONAIS DA EDUCAÇÃO DE NOSSO MUNICÍPIO. E AINDA, VISANDO PROMOVER MOTIVAÇÃO E A VALORIZAÇÃO DOS SERVIDORES MUNICIPAIS, EM CARÁTER SUGESTIVO, PROPOMOS QUE SEJA ESTABELECIDO UM PLANO DE CARREIRA ÀQUELES DO QUADRO EFETIVO.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/pp_0292022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/pp_0292022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE CONCEDA AUMENTO SOBRE OS VENCIMENTOS PARA TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO E UM ESTUDO DAS PERDAS SALARIAIS DEVIDO À INFLAÇÃO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pp_0302022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pp_0302022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE TAMBÉM SEJA REALIZADA A PAVIMENTAÇÃO ASFÁLTICA DA RUA CÉSAR PICOLLI NO BAIRRO SALETE.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2155/pp_0312022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2155/pp_0312022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, SEJAM REMARCADAS AS VAGAS DE ESTACIONAMENTO INCLUINDO ESPAÇOS PARA MOTOCICLETAS.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/pp_0322022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/pp_0322022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL, COM URGÊNCIA, QUE REALIZE ESTUDO PARA ANALISAR A CONCESSÃO DE AUXÍLIO INSALUBRIDADE PARA ÀS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/pp_0332022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/pp_0332022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE REALIZE O PAGAMENTO DE DÉCIMO QUARTO SALÁRIO PARA ÀS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2162/pp_0342022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2162/pp_0342022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJA REALIZADA PAVIMENTAÇÃO DO TRECHO RESTANTE NA RUA JOÃO VARIANI, NO BAIRRO SANTIN.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2178/pp_0352022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2178/pp_0352022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE SEJA REALIZADA PAVIMENTAÇÃO NA RUA ADIVO CREMA, NO BAIRRO SANTIN.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2179/pp_0362022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2179/pp_0362022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, JUNTO AO DEPARTAMENTO COMPETENTE, PROVIDENCIEM REPAROS DAS IMPERFEIÇÕES E DESNÍVEIS DOS PAVIMENTOS EM PARALELEPÍPEDO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2180/pp_0372022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2180/pp_0372022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE, SEJAM COLOCADAS PLACAS INDICANDO AS QUADRAS E RUAS DO CEMITÉRIO MUNICIPAL JARDIM DA PAZ.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2187/pp_0382022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2187/pp_0382022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE ENVIE PROJETO DE LEI PARA CONCESSÃO DE USO DO GINÁSIO MUNICIPAL ANGELO BETINARDI, PARA PROMOÇÃO DE ATIVIDADES ESPORTIVAS E EXPLORAÇÃO COMERCIAL DE BAR E LANCHERIA, MEDIANTE PRÉVIO PROCESSO LICITATÓRIO, NA MODALIDADE CONCORRÊNCIA PÚLBICA.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2188/pp_0392022_001_pp.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2188/pp_0392022_001_pp.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL QUE ELABORE ESTUDO DE REVISÃO SALARIAL NAS CATEGORIAS FUNCIONAIS DO QUADRO DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, ACOMPANHANDO A MÉDIA SALARIAL REGIONAL, E ENVIE PROJETO DE LEI DE REAJUSTE E AUMENTO GERAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, PARA QUE SEJA APRECIADO E VOTADO NOS PRIMEIROS MESES DE 2023.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas TCE/RS</t>
   </si>
   <si>
     <t>TCE - Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/processo_de_contas_tcers_0043290200192_000_processo_eletronico_completo.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/processo_de_contas_tcers_0043290200192_000_processo_eletronico_completo.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE CONTAS Nº 004329-0200/19-2, DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, NO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_0012022_002_projeto_decreto.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_0012022_002_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERAFINENSE AO SENHOR NATALINO DE CASTRO.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>JAIRO VIDMAR</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2171/pdl_0022022_001_pdl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2171/pdl_0022022_001_pdl.pdf</t>
   </si>
   <si>
     <t>APROVA ÀS CONTAS DOS SENHORES ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica do Município</t>
   </si>
   <si>
     <t>VALDIR BIANCHET</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/pelom_0012022_001_of_e_pelom.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/pelom_0012022_001_of_e_pelom.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º AO ARTIGO 100 DA LEI ORGÂNICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/pelom_0022022_001_of_e_pelom.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/pelom_0022022_001_of_e_pelom.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO X DO ART. 66, INCISOS I E III DO CAPUT E INCISO I DO §1º DO ART. 123 DA LEI ORGÂNICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/pelom_0032022_001_of_e_pelom.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/pelom_0032022_001_of_e_pelom.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E O § 3° DO ART. 100 DA LEI ORGÂNICA DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pl_0012022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pl_0012022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA IR DE BIKE” COM A INSTALAÇÃO DE BICICLETÁRIOS NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pl_0022022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pl_0022022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARRECADAÇÃO DO IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU E DA TAXA DE COLETA DE LIXO PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pl_0032022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pl_0032022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_0042022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_0042022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SERAFINA CORRÊA A ACEITAR ÁREA DE RECREAÇÃO EM MATRÍCULA IMOBILIÁRIA DIVERSA DAQUELA PARCELADA.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pl_0052022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pl_0052022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 3.946, DE 24 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pl_0062022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pl_0062022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA COM O SERVIÇO SOCIAL DO COMÉRCIO - SESC/RS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_0072022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_0072022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CRIA MARCO REGULATÓRIO PARA AS ÁREAS DE PRESERVAÇÃO PERMANENTE CONSOLIDADAS JUNTO AOS CORPOS HÍDRICOS DO PERÍMETRO URBANO DO MUNICÍPIO DE SERAFINA CORRÊA, DEFINE CRITÉRIOS DE REGULARIZAÇÃO FUNDIÁRIA EM ZONA URBANA CONSOLIDADA DO MUNICÍPIO DE SERAFINA CORRÊA, ALTERA AS LEIS MUNICIPAIS Nº 121/1965, Nº 1.154/1992, Nº 2.310/2006, Nº 3.152/2013 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/pl_0082022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/pl_0082022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CRIA 05 (CINCO) CARGOS DE PROVIMENTO EFETIVO DE MONITOR DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_0092022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_0092022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>DECLARA BEM INTEGRANTE DO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO, DÁ NOME A IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_0102022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_0102022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÕES TEMPORÁRIAS, DE EXCEPCIONAL INTERESSE PUBLICO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/pl_0112022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/pl_0112022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.248, DE 27 DE FEVEREIRO DE 2006, QUE 'REESTRUTURA O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/pl_0122022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/pl_0122022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/pl_0132022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/pl_0132022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS NA FORMA E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/pl_0142022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/pl_0142022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pl_0152022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pl_0152022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pl_0162022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pl_0162022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM A REALIZAÇÃO DE EVENTOS A CARGO DA JUNTA DO SERVIÇO MILITAR, NO EXERCIDO 2022/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/pl_0172022_001_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/pl_0172022_001_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL E AUMENTO REAL DE VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES MUNICIPAIS DA ESFERA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/pl_0182022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/pl_0182022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL SOBRE OS SUBSÍDIOS MENSAIS DOS CARGOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/pl_0192022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/pl_0192022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/pl_0202022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/pl_0202022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL DE SERAFINA CORRÊA - RS.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/pl_0212022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/pl_0212022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE O QUADRO DE CARGOS DE PROVIMENTO EFETIVO, O QUADRO DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS E O QUADRO ESPECIAL DE CARGOS DE PROVIMENTO EFETIVO EM EXTINÇÃO DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/pl_0222022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/pl_0222022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE O VALOR DO AUXÍLIO-ALIMENTAÇÃO POR ASSIDUIDADE DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_0232022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_0232022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL MATRICULADO SOB Nº 8.026 NO REGISTRO DE IMÓVEIS DE SERAFINA CORRÊA PARA A EMPRESA CENTRO DE FORMAÇÃO DE VEÍCULOS SERAFINA LTDA.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_0242022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_0242022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL MATRICULADO SOB Nº 8.032 NO REGISTRO DE IMÓVEIS DE SERAFINA CORRÊA PARA A EMPRESA EGIDIO JOSÉ CERUTTI.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>JAIRO VIDMAR, DANIEL MORANDI, GENERAL CORDEIRO, ZÉ BETINARDI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/pl_0252022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/pl_0252022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 3.495, DE 06 DE MARÇO DE 2017, QUE “CONCEDE VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/pl_0262022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/pl_0262022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS SURDOS DE PARAI - APASPI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/pl_0272022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/pl_0272022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA LUAN. M. KLETKE DA ROSA PIZZAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_0282022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_0282022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE SERAFINA CORRÊA – APASC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/pl_0292022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/pl_0292022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÕES TEMPORÁRIAS, DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_0302022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_0302022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER IMÓVEL COMO DAÇÃO EM PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_0312022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_0312022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/pl_0322022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/pl_0322022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE IMÓVEIS DOADOS OU CONCEDIDOS EM USO POR MEIO DA POLÍTICA HABITACIONAL PARA A POPULAÇÃO DE BAIXA RENDA, NA FORMA E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/pl_0332022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/pl_0332022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1713/pl_0342022_001_of_e_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1713/pl_0342022_001_of_e_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A UTILIZAR, EM CARÁTER TRANSITÓRIO E EXCEPCIONAL, VOLUNTÁRIOS DO SERVIÇO CIVIL E AUXILIAR DE BOMBEIROS MUNICIPAL COMO CONDUTORES DAS AMBULÂNCIAS DISPONIBILIZADAS PARA A REALIZAÇÃO DOS EVENTOS ORGANIZADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_0352022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_0352022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SERAFINA CORRÊA / RS - SIM.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/pl_0362022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/pl_0362022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 4.006, DE 22 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/pl_0372022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/pl_0372022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_0382022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_0382022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>CRIA CATEGORIA FUNCIONAL DE PROVIMENTO EFETIVO DE FARMACÊUTICO, BIOQUÍMICO E ANÁLISES CLÍNICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_0392022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_0392022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 4.011, DE 02 DE MAIO DE 2022, QUE “DISPÕE SOBRE A REGULARIZAÇÃO DE IMÓVEIS DOADOS OU CONCEDIDOS EM USO POR MEIO DA POLÍTICA HABITACIONAL PARA A POPULAÇÃO DE BAIXA RENDA, NA FORMA E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/pl_0402022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/pl_0402022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.783, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA INTEGRAL ESQUADRIAS DE ALUMÍNIO LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_0412022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_0412022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.787, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA RODRIGO SCORSATTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/pl_0422022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/pl_0422022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.788, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA ODITUR TRANSPORTES COLETIVOS E TURISMO LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/pl_0432022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/pl_0432022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.789, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CAVASIN &amp; CATANEO LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_0442022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_0442022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.790, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA F.F.J. DISTRIBUIDORA DE PRODUTOS AGROPECUÁRIOS LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/pl_0452022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/pl_0452022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.791, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA LAVINI INDUSTRIA E COMERCIO DE CONFECÇÕES LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_0462022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_0462022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.793, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA TOTAL INDÚSTRIA E COMÉRCIO DE CONEXÕES LTDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_0472022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_0472022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.782, DE 19 DE DEZEMBRO DE 2019, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA PANAMERICANA CADERNOS EIRELI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_0482022_000_completo.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_0482022_000_completo.pdf</t>
   </si>
   <si>
     <t>CRIA MARCO REGULATÓRIO PARA AS ÁREAS DE PRESERVAÇÃO PERMANENTE CONSOLIDADAS JUNTO AOS CORPOS HÍDRICOS DA SEDE DO PERÍMETRO URBANO DO MUNICÍPIO DE SERAFINA CORRÊA, DEFINE CRITÉRIOS DE REGULARIZAÇÃO FUNDIÁRIA EM ZONA URBANA CONSOLIDADA DO MUNICÍPIO DE SERAFINA CORRÊA, EM CONFORMIDADE COM O DISPOSTO NA LEI FEDERAL Nº 14.285/2021, ALTERA AS LEIS MUNICIPAIS Nº 121/1965, Nº 1.154/1992, Nº 2.310/2006, Nº 3.152/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/pl_0492022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/pl_0492022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA A INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.195, DE 25 DE MARÇO DE 2014, QUE “DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/pl_0502022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/pl_0502022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI MUNICIPAL Nº 4.012, DE 11 DE MAIO DE 2022.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/pl_0512022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/pl_0512022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA CHIODI TRANSPORTE DE CARGAS EIRELI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/pl_0522022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/pl_0522022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÕES TEMPORÁRIAS DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/pl_0532022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/pl_0532022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINA JEEP CLUBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_0542022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_0542022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS COM A PARTICIPAÇÃO DE REPRESENTANTES DO MUNICÍPIO DE SERAFINA CORRÊA NA 11ª COPA INTEGRAÇÃO REGIONAL DE FUTSAL 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_0552022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_0552022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA LUDICAMENTE ESCOLA DE EDUCAÇÃO INFANTIL LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/pl_0562022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/pl_0562022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE NOVA BASSANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/pl_0572022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/pl_0572022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA COOPERATIVA DOS PRODUTORES DE LEITE DE SERAFINA LTDA – COOPERLATE.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/pl_0582022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/pl_0582022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA ARTIGOS DA LEI MUNICIPAL Nº 4.004, DE 22 DE ABRIL DE 2022, QUE “DISPÕE SOBRE A REGULARIZAÇÃO DE OBRAS NA FORMA E NAS CONDIÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/pl_0592022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/pl_0592022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pl_0602022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pl_0602022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECEPÇÃO LOCAL E À APLICABILIDADE DA DECLARAÇÃO DE DIREITOS DE LIBERDADE ECONÔMICA, PREVISTA NA LEI FEDERAL Nº 13.874, DE 20 DE SETEMBRO DE 2019, NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_0612022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_0612022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/pl_0622022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/pl_0622022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PAGAR AS DESPESAS DE ALIMENTAÇÃO E DESLOCAMENTO DOS INTEGRANTES DOS GRUPOS CULTURAIS E ARTÍSTICOS QUE PARTICIPARÃO DO EVENTO 'CANTANTI DE CAPELA' E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pl_0632022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pl_0632022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE NOVO PARÁGRAFO NO ART. 1º DA LEI MUNICIPAL Nº 3.975, DE 22 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/pl_0642022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/pl_0642022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1756/pl_0652022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1756/pl_0652022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 69 DA LEI MUNICIPAL Nº 2248, DE 27 DE FEVEREIRO DE 2006, QUE ‘REESTRUTURA O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS’.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/pl_0662022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/pl_0662022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>RETIFICA, INSERE E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.008, DE 29 DE ABRIL DE 2022, QUE “ ALTERA E CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE O QUADRO DE CARGOS DE PROVIMENTO EFETIVO, O QUADRO DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS E O QUADRO ESPECIAL DE CARGOS DE PROVIMENTO EFETIVO EM EXTINÇÃO DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pl_0672022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pl_0672022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO A EMPRESA DURAMAX ARTEFATOS DE CONCRETO LTDA.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_0682022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_0682022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pl_0692022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pl_0692022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_0702022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_0702022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_0712022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_0712022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/pl_0722022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/pl_0722022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 4.013, DE 13 DE MAIO DE 2022, QUE “INSTITUI O SISTEMA MUNICIPAL DE INSPEÇÃO INDUSTRIAL E SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SERAFINA CORRÊA / RS – SIM”.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_0732022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_0732022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS DA LEI MUNICIPAL Nº 3.594, DE 23 DE ABRIL DE 2018, QUE "REESTRUTURA E CONSOLIDA A LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SERAFINA CORRÊA, RS, DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_0742022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_0742022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/pl_0752022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/pl_0752022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.594, DE 23 DE ABRIL DE 2018, QUE “REESTRUTURA E CONSOLIDA A LEGISLAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SERAFINA CORRÊA, RS, DE QUE TRATA O ARTIGO 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/pl_0762022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/pl_0762022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA PADRÃO DE VENCIMENTO DA CATEGORIA FUNCIONAL DE AGENTE DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/pl_0772022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/pl_0772022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XXV DO PARÁGRAFO ÚNICO DO ARTIGO 4º E ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 3.195, DE 25 DE MARÇO DE 2014, QUE “DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/pl_0782022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/pl_0782022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL MATRICULADO SOB Nº 8.027 NO REGISTRO DE IMÓVEIS DE SERAFINA CORRÊA PARA A EMPRESA METALÚRGICA BAESSO LTDA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/pl_0792022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/pl_0792022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE O ART. 112-A E ALTERA O PARÁGRAFO ÚNICO DO ART.112, DA LEI MUNICIPAL Nº 2.248, DE 27 DE FEVEREIRO DE 2006, QUE “REESTRUTURA O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/pl_0802022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/pl_0802022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>RETIFICA ERRO MATERIAL CONSTANTE NO ART. 19-C DA LEI MUNICIPAL Nº 4.008, DE 29 DE ABRIL DE 2022, QUE “ALTERA E CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE O QUADRO DE CARGOS DE PROVIMENTO EFETIVO, O QUADRO DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS E O QUADRO ESPECIAL DE CARGOS DE PROVIMENTO EFETIVO EM EXTINÇÃO DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/pl_0812022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/pl_0812022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO COM A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA – APAE E A CEDER 02 (DOIS) SERVIDORES MUNICIPAIS OCUPANTES DO CARGO EFETIVO DE PROFESSOR.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/pl_0822022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/pl_0822022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 2315, DE 12 DE SETEMBRO DE 2006, QUE 'REESTRUTURA O SISTEMA DE CONTROLE INTERNO NO MUNICÍPIO E CONSOLIDA LEGISLAÇÃO ESPECÍFICA'.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_0832022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_0832022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS NA LEI MUNICIPAL Nº 2746, DE 18 DE NOVEMBRO DE 2010, QUE 'DISPÕE SOBRE A POLÍTICA HABITACIONAL PARA POPULAÇÃO DE BAIXA RENDA NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA, E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_0842022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_0842022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/pl_0852022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/pl_0852022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECEBIMENTO DE PATROCÍNIO PELO PODER PÚBLICO A EVENTOS REALIZADOS NO TERRITÓRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pl_0862022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pl_0862022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE ARTIGO NA LEI MUNICIPAL Nº 3.819, DE 18 DE MAIO DE 2020, QUE “REVOGA A LEI MUNICIPAL Nº 1.120, DE 06 DE DEZEMBRO DE 1991 QUE "DISPÕE SOBRE INCORPORAÇÃO DE GRATIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pl_0872022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pl_0872022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA A EMENTA E O ART. 1º DA LEI MUNICIPAL Nº 2458, DE 02 DE ABRIL DE 2008, QUE “DISPÕE SOBRE CONCESSÃO DE DIREITO REAL DE USO DE UMA ÁREA DE 2.503,12M² PARA EMPRESA SERAFINENSE”.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/pl_0882022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/pl_0882022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/pl_0892022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/pl_0892022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/pl_0902022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/pl_0902022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 4.008, DE 29 DE ABRIL DE 2022, QUE “ALTERA E CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE O QUADRO DE CARGOS DE PROVIMENTO EFETIVO, O QUADRO DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS E O QUADRO ESPECIAL DE CARGOS DE PROVIMENTO EFETIVO EM EXTINÇÃO DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/pl_0912022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/pl_0912022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/pl_0922022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/pl_0922022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>DEFINE DIRETRIZES ESPECIAIS PARA REGULARIZAÇÃO DE TERRENOS URBANOS QUE PERDERAM TESTADAS OU ÁREA QUANDO DA IMPLANTAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_0932022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_0932022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/pl_0942022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/pl_0942022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2.807, DE 27 DE JUNHO DE 2011, QUE 'ESTABETECE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SERAFINA CORRÊA, INSTITUI O RESPECTIVO QUADRO DE CARGOS E FUNÇÕES E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_0952022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_0952022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA PAPERLINE GRÁFICA LTDA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pl_0962022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pl_0962022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_0972022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_0972022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.611, DE 04 DE JUNHO DE 2018, QUE 'DISPÕE SOBRE A POLÍTICA DE CONCESSÃO DE BENEFÍCIO PARA O TRANSPORTE ESCOLAR DE ESTUDANTES TÉCNICOS E UNIVERSITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/pl_0982022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/pl_0982022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3052, DE 16 DE ABRIL DE 2013, QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO PARA CUSTEAR O TRANSPORTE DE ALUNOS DE CURSO TÉCNICO EM AGROPECUÁRIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/pl_0992022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/pl_0992022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFERIR A PROPRIEDADE DE FRAÇÃO DE ÁREA DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_1002022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_1002022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_1012022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_1012022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_1022022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_1022022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSERE NOVO EVENTO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE SERAFINA CORRÊA, INSTITUÍDO PELA LEI MUNICIPAL Nº 3.579, DE 26 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/pl_1032022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/pl_1032022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE SERAFINA CORRÊA, O DIA MUNICIPAL DA FIBROMIALGIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1042022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1042022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL N° 1.154, DE 30 DE JUNHO DE 1992, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/pl_1052022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/pl_1052022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO ATLÉTICO JUNIORS DE FUTEBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1062022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1062022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/pl_1072022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/pl_1072022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>CRIA CATEGORIA FUNCIONAL DE PROVIMENTO EFETIVO DE FISCAL DE OBRAS E POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_1082022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_1082022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O MUNICÍPIO DE CASCA - RS.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2132/pl_1092022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2132/pl_1092022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2136/pl_1102022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2136/pl_1102022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO SERAFINENSE DE SOM AUTOMOTIVO E CARROS REBAIXADOS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2138/pl_1112022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2138/pl_1112022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2156/pl_1122022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2156/pl_1122022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE SERAFINA CORRÊA PARA O EXERCIDO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2157/pl_1132022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2157/pl_1132022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE SERAFINA CORRÊA – APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2158/pl_1142022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2158/pl_1142022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2159/pl_1152022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2159/pl_1152022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDORES MUNICIPAIS OCUPANTES DE CARGOS DE PROVIMENTO EFETIVO AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2160/pl_1162022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2160/pl_1162022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2165/pl_1172022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2165/pl_1172022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE SERAFINA CORRÊA, O DIA MUNICIPAL DO TRANSTORNO DO ESPECTRO AUTISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_1182022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_1182022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.195, DE 25 DE MARÇO DE 2014, QUE “DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2164/pl_1192022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2164/pl_1192022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>CRIA E INTEGRA NO QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DA ADMINISTRAÇÃO CENTRALIZADA DO EXECUTIVO MUNICIPAL NOVOS CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2168/pl_1202022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2168/pl_1202022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2169/pl_1212022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2169/pl_1212022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 3.019, DE 05 DE FEVEREIRO DE 2013, QUE 'DISPÕE SOBRE A CONSTRUÇÃO DE PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS'.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2172/pl_1222022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2172/pl_1222022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A CONCESSÃO DE USO DE BEM IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2173/pl_1232022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2173/pl_1232022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA EVELYN LUANA DA SILVA LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2174/pl_1242022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2174/pl_1242022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES PARA A ASSOCIAÇÃO BRASILEIRA DE ESPORTES RADICAIS E CULTURA - ABERC.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2175/pl_1252022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2175/pl_1252022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE SERAFINA CORRÊA, O DIA MUNICIPAL DO ALZHEIMER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2176/pl_1262022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2176/pl_1262022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2177/pl_1272022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2177/pl_1272022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRIBUIÇÃO EXTRAORDINÁRIA EM FAVOR DO CONSELHO REGIONAL E DESENVOLVIMENTO DA SERRA – COREDE SERRA.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2181/pl_1282022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2181/pl_1282022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA OPORTUNIZA SERAFINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2182/pl_1302022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2182/pl_1302022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA PARA ARRECADAÇÃO DO MUNICIPIO, VALORIZAÇÃO DO COMÉRCIO, SERVIÇOS LOCAIS, PARA O ANO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2183/pl_1312022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2183/pl_1312022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2184/pl_1322022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2184/pl_1322022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI MUNICIPAL Nº 3278, DE 30 DE SETEMBRO DE 2014, QUE “DISPÕE SOBRE O PARCELAMENTO, A DAÇÃO EM PAGAMENTO, A REVISÃO, O CANCELAMENTO E O CADASTRO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DIVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2185/pl_1332022_001_of_pl.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2185/pl_1332022_001_of_pl.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.848, DE 18 DE OUTUBRO DE 2011, QUE “REESTRUTURA A POLITICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO MUNICIPAL PARA A CRIANÇA E O ADOLESCENTE DO MUNICIPIO DE SERAFINA CORRÊA, RS, REVOGA AS LEIS MUNICIPAIS Nº 2.174, DE 1º DE JULHO DE 2005, Nº 2.722, DE 20 DE AGOSTO DE 2010, Nº 2.739, DE 10 DE NOVEMBRO DE 2010, E Nº 2.760, DE 28 DE DEZEMBRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/req_0012022_001_requerimento.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/req_0012022_001_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER À REALIZAÇÃO DE UMA SESSÃO SOLENIDADE EM HOMENAGEM AO DIA DA MULHER, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/req_0022022_001_requerimento.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/req_0022022_001_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE CULTURA, TURISMO, JUVENTUDE, ESPORTE E LAZER, SENHORA FERNANDA TAPPARO, PARA QUE, EM SESSÃO ESPECIAL, A SER AGENDADA PELA MESA DIRETORA DA CÂMARA DE VEREADORES, FAÇA EXPLANAÇÃO DE ASSUNTOS PERTINENTES A SUA SECRETARIA.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1757/req_0032022_001_requerimento.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1757/req_0032022_001_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER À REALIZAÇÃO DE UMA SESSÃO ESPECIAL COM A PARTICIPAÇÃO DA CORSAN - UNIDADE DE SERAFINA CORRÊA, COM DATA A SER DEFINIDA E AGENDADA PELA MESA DIRETORA, PARA DEBATER A SITUAÇÃO DA FALTA DE ÁGUA CONSTANTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/req_0042022_001_requerimento.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/req_0042022_001_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUEREM À REALIZAÇÃO DE UMA SESSÃO SOLENE EM HOMENAGEM AOS PROFISSIONAIS DA SAÚDE DO MUNICÍPIO DE SERAFINA CORRÊA QUE ATUARAM NA LINHA DE FRENTE AO COMBATE À PANDEMIA DO CORONAVÍRUS (COVID 19).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2835,67 +2835,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/ind_0012022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/ind_0022022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/ind_0032022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2166/ind_0042022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_0052022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/lv_0022022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/lv_0032022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/lv_0042022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/lv_0052022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/lv_0062022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/lv_0072022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/lv_0082022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/moc_0012022_001_mocao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/moc_0022022_001_mocao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/pi_0012022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/pi_0022022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/pi_0032022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/pi_0042022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/pi_0052022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/pi_0062022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pi_0072022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/pi_0082022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/pi_0092022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/pi_0102022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/pi_0112022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/pi_0122022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/pi_0132022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/pi_0142022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/pi_0152022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/pi_0162022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pi_0172022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/pi_0182022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/pi_0192022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/pi_0202022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/pi_0212022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1828/pi_0222022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/pi_0232022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pi_0242022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2186/pi_0252022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/pp_0012022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/pp_0022022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/pp_0032022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/pp_0042022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/pp_0052022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/pp_0062022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/pp_0072022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/pp_0082022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/pp_0092022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/pp_0102022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/pp_0112022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/pp_0122022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/pp_0132022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/pp_0142022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/pp_0152022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/pp_0162022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/pp_0172022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/pp_0182022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pp_0192022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pp_0202022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/pp_0212022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pp_0222022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/pp_0232022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pp_0242022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/pp_0252022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/pp_0262022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/pp_0272022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/pp_0282022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/pp_0292022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pp_0302022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2155/pp_0312022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/pp_0322022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/pp_0332022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2162/pp_0342022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2178/pp_0352022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2179/pp_0362022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2180/pp_0372022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2187/pp_0382022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2188/pp_0392022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/processo_de_contas_tcers_0043290200192_000_processo_eletronico_completo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_0012022_002_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2171/pdl_0022022_001_pdl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/pelom_0012022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/pelom_0022022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/pelom_0032022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pl_0012022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pl_0022022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pl_0032022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_0042022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pl_0052022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pl_0062022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_0072022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/pl_0082022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_0092022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_0102022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/pl_0112022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/pl_0122022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/pl_0132022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/pl_0142022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pl_0152022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pl_0162022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/pl_0172022_001_pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/pl_0182022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/pl_0192022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/pl_0202022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/pl_0212022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/pl_0222022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_0232022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_0242022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/pl_0252022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/pl_0262022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/pl_0272022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_0282022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/pl_0292022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_0302022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_0312022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/pl_0322022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/pl_0332022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1713/pl_0342022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_0352022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/pl_0362022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/pl_0372022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_0382022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_0392022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/pl_0402022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_0412022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/pl_0422022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/pl_0432022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_0442022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/pl_0452022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_0462022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_0472022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_0482022_000_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/pl_0492022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/pl_0502022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/pl_0512022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/pl_0522022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/pl_0532022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_0542022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_0552022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/pl_0562022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/pl_0572022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/pl_0582022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/pl_0592022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pl_0602022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_0612022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/pl_0622022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pl_0632022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/pl_0642022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1756/pl_0652022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/pl_0662022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pl_0672022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_0682022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pl_0692022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_0702022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_0712022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/pl_0722022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_0732022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_0742022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/pl_0752022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/pl_0762022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/pl_0772022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/pl_0782022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/pl_0792022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/pl_0802022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/pl_0812022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/pl_0822022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_0832022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_0842022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/pl_0852022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pl_0862022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pl_0872022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/pl_0882022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/pl_0892022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/pl_0902022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/pl_0912022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/pl_0922022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_0932022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/pl_0942022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_0952022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pl_0962022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_0972022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/pl_0982022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/pl_0992022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_1002022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_1012022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_1022022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/pl_1032022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1042022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/pl_1052022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1062022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/pl_1072022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_1082022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2132/pl_1092022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2136/pl_1102022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2138/pl_1112022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2156/pl_1122022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2157/pl_1132022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2158/pl_1142022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2159/pl_1152022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2160/pl_1162022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2165/pl_1172022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_1182022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2164/pl_1192022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2168/pl_1202022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2169/pl_1212022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2172/pl_1222022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2173/pl_1232022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2174/pl_1242022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2175/pl_1252022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2176/pl_1262022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2177/pl_1272022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2181/pl_1282022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2182/pl_1302022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2183/pl_1312022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2184/pl_1322022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2185/pl_1332022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/req_0012022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/req_0022022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1757/req_0032022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/req_0042022_001_requerimento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1767/ind_0012022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1781/ind_0022022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1819/ind_0032022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2166/ind_0042022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2167/ind_0052022_001_indicacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1672/lv_0022022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1673/lv_0032022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1687/lv_0042022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1719/lv_0052022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1801/lv_0062022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1820/lv_0072022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1821/lv_0082022_001_licenca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1704/moc_0012022_001_mocao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1803/moc_0022022_001_mocao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1658/pi_0012022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1659/pi_0022022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1660/pi_0032022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1661/pi_0042022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1693/pi_0052022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1694/pi_0062022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1701/pi_0072022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1722/pi_0082022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1744/pi_0092022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1745/pi_0102022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1746/pi_0112022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1747/pi_0122022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1748/pi_0132022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1768/pi_0142022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1769/pi_0152022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1774/pi_0162022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1796/pi_0172022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1809/pi_0182022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1810/pi_0192022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1811/pi_0202022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1827/pi_0212022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1828/pi_0222022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1829/pi_0232022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1986/pi_0242022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2186/pi_0252022_001_pi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1663/pp_0012022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1664/pp_0022022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1685/pp_0032022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1686/pp_0042022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1691/pp_0052022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1692/pp_0062022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1695/pp_0072022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1696/pp_0082022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1697/pp_0092022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1702/pp_0102022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1703/pp_0112022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1710/pp_0122022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1718/pp_0132022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1723/pp_0142022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1743/pp_0152022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1749/pp_0162022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1758/pp_0172022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1759/pp_0182022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1782/pp_0192022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1783/pp_0202022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1775/pp_0212022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1784/pp_0222022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1788/pp_0232022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1790/pp_0242022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1792/pp_0252022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1798/pp_0262022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1799/pp_0272022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1804/pp_0282022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1812/pp_0292022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1813/pp_0302022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2155/pp_0312022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1984/pp_0322022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1985/pp_0332022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2162/pp_0342022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2178/pp_0352022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2179/pp_0362022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2180/pp_0372022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2187/pp_0382022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2188/pp_0392022_001_pp.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1802/processo_de_contas_tcers_0043290200192_000_processo_eletronico_completo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1714/pdl_0012022_002_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2171/pdl_0022022_001_pdl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1676/pelom_0012022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1776/pelom_0022022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1931/pelom_0032022_001_of_e_pelom.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1646/pl_0012022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1647/pl_0022022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1648/pl_0032022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1649/pl_0042022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1650/pl_0052022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1651/pl_0062022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1653/pl_0072022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1654/pl_0082022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1656/pl_0092022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1662/pl_0102022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1665/pl_0112022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1669/pl_0122022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1674/pl_0132022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1675/pl_0142022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1677/pl_0152022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1678/pl_0162022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1680/pl_0172022_001_pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1681/pl_0182022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1682/pl_0192022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1683/pl_0202022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1684/pl_0212022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1688/pl_0222022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1689/pl_0232022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1690/pl_0242022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1698/pl_0252022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1699/pl_0262022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1705/pl_0272022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1708/pl_0282022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1706/pl_0292022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1707/pl_0302022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1709/pl_0312022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1711/pl_0322022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1712/pl_0332022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1713/pl_0342022_001_of_e_pl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1715/pl_0352022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1716/pl_0362022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1717/pl_0372022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1720/pl_0382022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1721/pl_0392022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1724/pl_0402022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1725/pl_0412022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1726/pl_0422022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1727/pl_0432022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1728/pl_0442022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1729/pl_0452022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1730/pl_0462022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1731/pl_0472022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1732/pl_0482022_000_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1733/pl_0492022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1734/pl_0502022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1735/pl_0512022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1736/pl_0522022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1737/pl_0532022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1738/pl_0542022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1739/pl_0552022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1740/pl_0562022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1741/pl_0572022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1742/pl_0582022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1750/pl_0592022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1753/pl_0602022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1751/pl_0612022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1752/pl_0622022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1754/pl_0632022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1755/pl_0642022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1756/pl_0652022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1760/pl_0662022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1761/pl_0672022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1762/pl_0682022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1763/pl_0692022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1764/pl_0702022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1765/pl_0712022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1770/pl_0722022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1771/pl_0732022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1772/pl_0742022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1777/pl_0752022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1773/pl_0762022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1778/pl_0772022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1780/pl_0782022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1779/pl_0792022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1785/pl_0802022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1786/pl_0812022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1787/pl_0822022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1789/pl_0832022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1791/pl_0842022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1793/pl_0852022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1794/pl_0862022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1795/pl_0872022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1797/pl_0882022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1800/pl_0892022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1806/pl_0902022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1807/pl_0912022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1808/pl_0922022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1814/pl_0932022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1815/pl_0942022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1816/pl_0952022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1817/pl_0962022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1818/pl_0972022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1822/pl_0982022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1823/pl_0992022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1824/pl_1002022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1825/pl_1012022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1826/pl_1022022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1830/pl_1032022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1834/pl_1042022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1831/pl_1052022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1832/pl_1062022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1929/pl_1072022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1930/pl_1082022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2132/pl_1092022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2136/pl_1102022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2138/pl_1112022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2156/pl_1122022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2157/pl_1132022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2158/pl_1142022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2159/pl_1152022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2160/pl_1162022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2165/pl_1172022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2163/pl_1182022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2164/pl_1192022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2168/pl_1202022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2169/pl_1212022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2172/pl_1222022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2173/pl_1232022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2174/pl_1242022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2175/pl_1252022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2176/pl_1262022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2177/pl_1272022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2181/pl_1282022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2182/pl_1302022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2183/pl_1312022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2184/pl_1322022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/2185/pl_1332022_001_of_pl.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1668/req_0012022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1700/req_0022022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1757/req_0032022_001_requerimento.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2022/1766/req_0042022_001_requerimento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="87.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>