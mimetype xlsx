--- v0 (2026-01-15)
+++ v1 (2026-05-10)
@@ -51,1973 +51,1973 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DO PROJETO DE LEI Nº 24/2015.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 3º A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 24/2015.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EMENTA E REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 20/2015.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME INCISOS III E IV DA REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 20/2015.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ESTRATÉGIA 1.23 A META 1 E ESTRATÉGIA 2.32 A META 2 DO ANEXO DO SUBSTITUTIVO DO PROJETO DE LEI Nº 44/2015.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME-SE A REDAÇÃO DO ART. 6º DO PROJETO DE LEI Nº 55/2015.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELENI DE FÁTIMA CASTRO PIZZATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A CONCESSÃO DE CONTRIBUIÇÃO A APASC &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE SERAFINA CORRÊA, COM A FINALIDADE DE COIBIR OS MAUS TRATOS AOS ANIMAIS, PROMOVER O CONTROLE POPULACIONAL, ATRAVÉS DE CAMPANHAS DE VACINAÇÃO E CASTRAÇÃO,  CONSCIENTIZAR A POPULAÇÃO SOBRE A IMPORTÂNCIA DA POSSE RESPONSÁVEL E DA ADOÇÃO, ATRAVÉS DE PROPOSTAS EDUCATIVAS,QUE VISEM UMA AÇÃO MAIS HUMANA, FUNDAMENTADA NO RESPEITO E AMOR AOS ANIMAIS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>SALETE PINTO CADORE, JAIRO VIDMAR, MANOEL GOMES, VANDO FABIO DALMAS</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO MEIO FIO PARA VIABILIZAR A CONSTRUÇÃO DA PASSAGEM DE PEDESTRES, E MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE E DE SEGURANÇA, EM ESPECIAL ÀS CRIANÇAS, AOS ESTUDANTES E TRABALHADORES NA PARTE NOVA DO BAIRRO APARECIDA; VIABILIZAÇÃO DA PAVIMENTAÇÃO NAS RUAS, DA PARTE NOVA, DO BAIRRO; E IMPLANTAÇÃO URGENTE DE REDUTORES DE VELOCIDADE NA VIA ITÁLIA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Licença de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA DO CARGO DE VEREADORA PARA O PERÍODO DE 09 DE FEVEREIRO A 23 DE FEVEREIRO DE 2015, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 16 DE FEVEREIRO A 16 DE MARÇO DE 2015.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 18 DE MAIO A 2 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 18 À 31 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 29 DE JUNHO À 14 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADORA PARA O PERÍODO DE 10 A 24 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 10 DE AGOSTO A 8 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 14 A 28 DE SETEMBRO DE 2015, PARA TRATAR DE ASSUNTOS PARTICULARES. _x000D_
 </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA DO CARGO DE VEREADOR PARA O PERÍODO DE 13 A 27 DE OUTUBRO DE 2015, PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA A CONCLUSÃO E PAVIMENTAÇÃO DO TRECHO AINDA NÃO PAVIMENTADO DA ERS 441 QUE LIGA À ERS 470 EM NOVA PRATA À ERS 129 EM GUAPORÉ, PASSANDO POR VISTA ALEGRE DO PRATA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
   </si>
   <si>
     <t>APOIO PARA ADEQUAÇÕES DA LEGISLAÇÃO SANITÁRIA AVÍCOLA(IN'S 56, 59 E 36), ONDE O PÚBLICO-ALVO SERÁ AGRICULTORES FAMILIARES ENVOLVIDOS NO PROCESSO DE CRIAÇÃO DE AVES DE CORTE.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO AOS APROVADOS NO IV CONCURSO PÚBLICO DE PROVAS E TÍTULOS PARA INGRESSO À CARREIRA DE DEFENSOR PÚBLICO DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE BEM UTILIZAR OS RECURSOS E OS ESPAÇOS PÚBLICOS, SOLICITAMOS AO PODER EXECUTIVO MUNICIPAL A LISTA DE TODAS AS LOCAÇÕES DE IMÓVEIS FEITAS PELA PREFEITURA MUNICIPAL, COM CONTRATOS EM VIGOR E O RESPECTIVO VALOR PAGO A CADA UMA DAS LOCAÇÕES.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>NIVALDO TEZZA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI MUNICIPAL Nº 3019, DE 5 DE FEVEREIRO DE 2013, QUE "DISPÕE SOBRE A CONSTRUÇÃO DE PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS", EM ESPECIAL QUE INFORME SE OS PRAZOS PARA EXECUTAR A CONSTRUÇÃO DOS PASSEIOS NA AVENIDA ARTHUR OSCAR, ESTÃO SENDO OBEDECIDOS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 2596, DE 3 DE SETEMBRO DE 2009, QUE "DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA DE ESTABELECIMENTOS QUE PRODUZAM BEBIDAS E ALIMENTOS PARA CONSUMO HUMANO DE ORIGEM ANIMAL E VEGETAL NO MUNICÍPIO DE SERAFINA CORRÊA" E, SE NÃO HOUVE, JUSTIFIQUE A FALTA DE REGULAMENTAÇÃO E A FALTA DE EFICÁCIA DESSA LEI.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>SALETE PINTO CADORE</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SAÚDE DA MULHER NO SUS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>GILMAR FACCO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A CONCLUSÃO DA VIA GÊNOVA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>VANDO FABIO DALMAS</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE ENVIE PARA A CÂMARA MUNICIPAL DE VEREADORES, RELAÇÃO NOMINAL DOS TITULARES DOS CARGOS EM COMISSÃO E DAS FUNÇÕES GRATIFICADAS DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, CONTENDO INFORMAÇÕES DA REMUNERAÇÃO E AS SECRETARIAS EM QUE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES: LISTA DE SERVIDORES CEDIDOS PARA O PODER JUDICIÁRIO E A OUTROS ÓRGÃOS, PELO MUNICÍPIO DE SERAFINA CORRÊA, COM DATA E FORMA LEGAL DE CEDÊNCIA OU PERMUTA. SOLICITA TAMBÉM O EMBASAMENTO JURÍDICO PARA TAIS CEDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO AS SEGUINTES INFORMAÇÕES:LISTAGEM DE TERRENOS, EM ÁREAS INDUSTRIAIS, DISTRIBUÍDOS NESTA LEGISLATURA, SUA LOCALIZAÇÃO E NOME DO RESPECTIVO BENEFICIADO; LISTAGEM DE TERRENOS, EM ÁREAS INDUSTRIAIS, AINDA DISPONÍVEIS PARA SEREM DISTRIBUÍDOS; LISTAGEM DE CIDADÃOS DEMANDANTES DE TERRENOS COMO APOIO A NOVO EMPREENDIMENTO ESPECIFICANDO QUAL O TIPO DE TRABALHO SERÁ ALI INSTALADO; INFORMAÇÕES SOBRE PROJETOS DE ÁREAS INDUSTRIAIS NOVAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>ADEMIR ANTÔNIO PRESOTTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CONSTRUÇÃO DA QUADRA COBERTA DA ESCOLA MUNICIPAL JOÃO CORSO, BAIRRO GRAMADINHO. VEREADORES DO PMDB.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA AO PODER EXECUTIVO, EM ESPECIAL, À SECRETARIA MUNICIPAL DA CULTURA O PEDIDO DE TOMBAMENTO DO PRÉDIO DA SUBPREFEITURA E PRIMEIRA PREFEITURA MUNICIPAL DE SERAFINA CORRÊA. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>JAIRO VIDMAR</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS DISTRIBUÍDAS PELA CIDADE PARA INFORMAR MOTORISTAS SOBRE A PROIBIÇÃO DE PERTURBAR O SOSSEGO E O BEM-ESTAR PÚBLICO COM RUÍDOS, ALGAZARRAS, EXPLOSIVOS PIROTÉCNICOS OU SONS EXCESSIVOS NAS ÁREAS URBANAS, E INFORMAR A POPULAÇÃO SOBRE OS PROCEDIMENTOS OS PROCEDIMENTOS A SEREM ADOTADOS NA OCORRÊNCIA DESSES FATOS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO URGENTE DE REDUTORES DE VELOCIDADE NA AVENIDA ARTHUR OSCAR, PRINCIPALMENTE EM FRENTE AO GINÁSIO VALDOMIRO CASTRO E DO PARQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ENVIE CORRESPONDÊNCIA AO BATALHÃO DA POLÍCIA RODOVIÁRIA ESTADUAL, SITUADA NO MUNICÍPIO DE CASCA, SOLICITANDO POLICIAMENTO OSTENSIVO, PATRULHAMENTO E UMA FISCALIZAÇÃO MAIOR NO TRECHO DA RS 129, QUE CORTA O MUNICÍPIO DE SERAFINA CORRÊA, EM ESPECIAL JUNTO AO TREVO DE ACESSO CENTRAL(TREVO DO BAIRRO SANTIN). DEVIDO A SUSPENSÃO DA LOMBADA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A CONVERSÃO DO ESTACIONAMENTO DA RUA PRESIDENTE VARGAS PARA ESTACIONAR SOMENTE DE UM LADO DA VIA, DEVIDO AO ESTREITAMENTO DA MESMA E A DIFICULDADE DE CIRCULAÇÃO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTIA DE TRAFEGABILIDADE COM SEGURANÇA AOS PEDESTRES, ADULTOS E ACRIANÇAS, NA RUA IPIRANGA BAIRRO PLANALTO; REALIZAÇÃO DAS OBRAS NA REFERIDA VIA POR ETAPAS, INICIANDO PELA PASSAGEM PEDESTRES, DE FORMA A PERMITIR A CIRCULAÇÃO SEGURA, ESPECIALMENTE, DE ALUNOS DA ESCOLA DE ENSINO FUNDAMENTAL DO BAIRRO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>MANOEL GOMES</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL TRANSPORTE PÚBLICO E ATENDIMENTO NO SISTEMA PÚBLICO DE SAÚDE.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO PRÉDIO DO CENTRO ADMINISTRATIVO DA PREFEITURA MUNICIPAL DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE ESTIPULE AO SETOR DE ORGANIZAÇÃO DO TRANSPORTE DA SECRETARIA MUNICIPAL DE SAÚDE QUE O PONTO DE ESPERA DOS PACIENTES MORADORES DO BAIRRO APARECIDA, E O ROTEIRO DAS VANS E ÔNIBUS QUE BUSCAM ESSES PACIENTES, SEJA A UNIDADE BÁSICA DE SAÚDE DO BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS EM RELAÇÃO AO PATRIMÔNIO PÚBLICO, DO MUNICÍPIO LOCALIZADO NO CAMPING CARREIRO, PARA PRESERVAR AS CONDIÇÕES DE UTILIZAÇÃO DOS BENS ALI CONSTRUÍDOS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS EM RELAÇÃO AO BAIRRO CARREIRO. INTEGRANTE DA ÁREA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. PAULO MASSOLINI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A ELABORAÇÃO DE UM NOVO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAMOS, PELA QUARTA VEZ, AO PREFEITO MUNICIPAL, SECRETARIA MUNICIPAL DE EDUCAÇÃO E SECRETARIA MUNICIPAL DE TRABALHO E DESENVOLVIMENTO ECONÔMICO, PARA QUE SEJAM COLOCADOS DIZERES DE TRÂNSITO, PLACAS DE IDENTIFICAÇÃO, PROMOCIONAIS ENTRE OUTRAS MODALIDADES, NAS RUAS, NAS VIAS DE ACESSO AO MUNICÍPIO ESCRITAS EM TALIAN OU BILÍNGUE.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PARTE DOS VALORES A SEREM REPASSADOS PELA CONTEMPLAÇÃO DO PROGRAMA "PAC 2 - PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS", DESTINADOS À PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS, SEJAM UTILIZADOS PARA A PAVIMENTAÇÃO DO DISTRITO DE SILVA JARDIM.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ADIR SORANZO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE CEDA AO PARQUE DE MÁQUINAS DO DISTRITO DE SILVA JARDIM, UM PÁ CARREGADEIRA E ROLO COMPACTADOR.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDO EM VISTA A INDICAÇÃO Nº 1/2015, APRESENTADA NA CÂMARA DE VEREADORES, EM 6 DE ABRIL DE 2015, A QUAL SOLICITOU AO PREFEITO MUNICIPAL A CONCESSÃO DE CONTRIBUIÇÃO À APASC &amp;#8211; ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE SERAFINA CORRÊA, E DIANTE DA RESPOSTA DO MESMO, INFORMANDO SOBRE A IMPOSSIBILIDADE LEGAL DE SUBSIDIAR A ENTIDADE, PELO FATO DA MESMA NÃO ATENDER AO PREVISTO NA LEI Nº 3.151/2013, TEM ESTE A FINALIDADE DE SOLICITAR AO PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, VIABILIZE AÇÕES E/OU PROGRAMAS QUE TENHAM A FINALIDADE DE COIBIR OS MAUS TRATOS AOS ANIMAIS, PROMOVER O CONTROLE POPULACIONAL, ATRAVÉS DE CAMPANHAS DE VACINAÇÃO E CASTRAÇÃO E CONSCIENTIZAR A POPULAÇÃO SOBRE A IMPORTÂNCIA DA POSSE RESPONSÁVEL E DA ADOÇÃO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>EVANE MARA GAGIOLA DALLA ROSA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE LIXEIRA QUE COMPORTE GRANDE QUANTIDADE DE LIXO JUNTO AO CAMPING CARREIRO, AO LADO DO PÓRTICO DE ENTRADA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NA MANUTENÇÃO DO CALÇAMENTO NOS BAIRROS SANTA LÚCIA I E II E PEDREGAL, DEVIDO AOS ESTRAGOS CAUSADOS PELO EXCESSO DE CHUVAS NOS ÚLTIMOS DIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE AVALIE A NECESSIDADE DE PODAS E CORTES DE ÁRVORES NO MUNICÍPIO, EM ESPECIAL NA RUA 25 DE JULHO, ONDE ALGUMAS ARVORES ESTÃO ATRAPALHANDO A CIRCULAÇÃO E O ESTACIONAMENTO DE ÔNIBUS E CAMINHÕES.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A CRIAÇÃO DE UM BANCO DE DADOS COM REGISTROS, LEVANTAMENTOS SISTEMÁTICOS DOS NÍVEIS DE PRECIPITAÇÃO DE CHUVAS, DOS LOCAIS DE TRANSBORDAMENTO DE ÁGUA E DOS ESTRAGOS CAUSADOS, TANTO NA CIDADE COMO NO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A ELABORAÇÃO DE PLANO DE MOBILIDADE URBANA PARA O MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PREFEITO A ELABORAÇÃO DO NOVO PLANO DIRETOR PARA O MUNICÍPIO DE SERAFINA CORRÊA._x000D_
 </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE ESPAÇO PARA O CLUBE DE MÃES IDEAL E PARA O CONSELHO DO CLUBE DE MÃES, PARA INSTALAREM-SE E DESENVOLVEREM SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL, A EXIGÊNCIA DO CUMPRIMENTO DA LEI MUNICIPAL Nº 3019, DE 5 DE FEVEREIRO DE 2013, QUE &amp;#8220;DISPÕE SOBRE A CONSTRUÇÃO DE PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, PRIORIZANDO AS VIAS ONDE HÁ MAIOR CIRCULAÇÃO DE VEÍCULOS E PEDESTRES, CITANDO COMO EXEMPLOS A AV. ARTHUR OSCAR E A RUA ORESTES ASSONI.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS PARA A CONSTRUÇÃO DE PASSEIO PÚBLICO NA RUA SOLEDADE, ONDE RECENTEMENTE FOI ASFALTADA, E O AFASTAMENTO DE MUROS E CERCAS QUE ESTÃO INVADINDO A ÁREA DO PASSEIO PÚBLICO E ATRAPALHANDO A CIRCULAÇÃO DE PEDESTRES.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE OS HORÁRIOS DOS SEMÁFOROS NO MUNICÍPIO DE SERAFINA CORRÊA, SEJAM AJUSTADOS PARA FUNCIONAMENTO ATÉ ÀS 23H E 59MIM., PASSANDO AO MODO INTERMITENTE (AMARELO PISCANTE), APÓS A MEIA NOITE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas TCE/RS</t>
   </si>
   <si>
     <t>TCE - Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE CONTAS DOS SENHORES ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2008. SENHOR VALCIR SEGUNDO REGINATTO (PREFEITO) &amp;#8211; PARECER DESFAVORÁVEL &amp;#8211; FALHAS PREJUDICIAIS AO ERÁRIO. MULTA, DÉBITO E ADVERTÊNCIA. SENHOR LUIZ ANTÔNIO GRECHI GHELLER (VICE-PREFEITO) &amp;#8211; PARECER FAVORÁVEL &amp;#8211; INEXISTÊNCIA DE FALHAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ELENI DE FÁTIMA CASTRO PIZZATTO, NELSON PEDRO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SERAFINENSE AO SENHOR ANTENOR FINCATTO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>GILMAR FACCO, NELSON PEDRO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO SENHOR PREFEITO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2010.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>GILMAR FACCO, NELSON PEDRO MEZZOMO, SALETE PINTO CADORE</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GOVERNO DO SENHOR PREFEITO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO SENHOR PREFEITO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/113/pl-0012015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/113/pl-0012015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DO GINÁSIO MUNICIPAL CAMPING CARREIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/114/pl-0022015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/114/pl-0022015_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INDENIZAÇÃO DE ÁREAS QUE SEJAM DESAPROPRIADAS PARA A ABERTURA DE RUAS PARA A IMPLANTAÇÃO OU AMPLIAÇÃO DO SISTEMA VIÁRIO PREVISTO NO PLANO DIRETOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/115/pl-0032015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/115/pl-0032015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A LOCAR SALA E CONCEDÊ-LA EM USO AO CONSELHO DE CLUBES DE MÃES DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/116/pl-0042015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/116/pl-0042015_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARRECADAÇÃO DO IPTU - IMPOSTO PREDIAL E TERRITORIAL URBANO E DA TAXA DE COLETA DE LIXO PARA OS EXERCÍCIOS DE 2015 E 2016.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA INSTALAÇÃO E INICIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA BONAMIGO &amp; BONAMIGO RETIFICA DE MOTORES LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/118/pl-0062015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/118/pl-0062015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013 - PLURIANUAL, NA LEI Nº 3277/2014 - LDO E LEI Nº 3300/2014 - LOA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/125/pl-0072015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/125/pl-0072015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS COM ESTADIA PARA PARTICIPAÇÃO NO CIRCUITO VERÃO SESC DE ESPORTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/133/pl-0082015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/133/pl-0082015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS COM O EVENTO GAROTA VERÃO 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/134/pl-0092015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/134/pl-0092015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR O CTG SINUELO DA SERRA NA REALIZAÇÃO DO XII RODEIO CRIOULO ESTADUAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/135/pl-0102015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/135/pl-0102015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DO GINÁSIO MUNICIPAL DO BAIRRO SANTIN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/139/pl-0112015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/139/pl-0112015_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRAZO PARA ATENDIMENTO DE OBRIGAÇÕES DECORRENTES DA POLÍTICA HABITACIONAL PARA POPULAÇÃO DE BAIXA RENDA NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/142/pl-0122015_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/142/pl-0122015_3.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADES NAS LEIS Nº 3129/2013 - PLURIANUAL, Nº 3277/2014 - LDO, E NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITOS ESPECIAL.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/143/pl-0132015_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/143/pl-0132015_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM O TRANSPORTE DE AGRICULTORES PARA PARTICIPAREM DA FEIRA, 15º EXPO AGRO AFUBRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/144/pl-0142015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/144/pl-0142015_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE ELETRIFICAÇÃO RURAL TRIFÁSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/145/pl-0152015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/145/pl-0152015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013 - PLURIANUAL, Nº 3277/2014 - LDO, E NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/151/pl-0162015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/151/pl-0162015_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O PADRÃO DE VENCIMENTO DO CARGO DE PROVIMENTO EFETIVO DE OPERADOR DE TRATOR AGRÍCOLA E DE MOTORISTA CATEGORIA C-D, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/152/pl-0172015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/152/pl-0172015_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI HORÁRIO ESPECIAL DE TRABALHO - CRIA GRATIFICAÇÃO PELO EXERCÍCIO DE ATIVIDADE ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/153/pl-0182015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/153/pl-0182015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE MÉDICO CLÍNICO GERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/154/pl-0192015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/154/pl-0192015_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS À EQUIPE DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA - ESF.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/155/pl-0202015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/155/pl-0202015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO COM EMPRESAS OBJETIVANDO ABRIGAR CRIANÇAS FILHAS DE MÃES TRABALHADORAS EM ESCOLAS INFANTIS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/156/pl-0212015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/156/pl-0212015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM A REALIZAÇÃO DE EVENTOS A CARGO DA JUNTA DO SERVIÇO MILITAR, NO MUNICÍPIO, NO EXERCÍCIO 2015/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/158/pl-0222015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/158/pl-0222015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS MUNICIPAIS Nº 3129/2013 - PLURIANUAL, Nº 3277/2014 - LDO, E NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/159/pl-0232015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/159/pl-0232015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER NOVO PRAZO PARA INSTALAÇÃO E INÍCIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA CENTRO DE FORMAÇÃO DE CONDUTORES DE VEÍCULOS ÊXITO LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/160/pl-0242015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/160/pl-0242015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MUNICIPAL  A PROCEDER À CONCESSÃO ONEROSA DO BAR E RESTAURANTE, LOCALIZADO NO CAMPING CARREIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/161/pl-0252015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/161/pl-0252015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS PARA PARTICIPAÇÃO DA REPRESENTAÇÃO DO MUNICÍPIO NA 6ª COPA INTEGRAÇÃO REGIONAL DE FUTSAL 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO - COMUDE.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/170/pl-0282015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/170/pl-0282015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A AUXILIAR A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE SERAFINA CORRÊA - ACISCO PARA A REALIZAÇÃO DO EVENTO DO FESTIVAL GASTRONÔMICO FESTIPITZZA - 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/167/pl-0292015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/167/pl-0292015_2.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ANEXOS I - CARGOS DE PROVIMENTO EFETIVO, NAS CATEGORIAS FUNCIONAIS DE OPERADOR DE MÁQUINAS RODOVIÁRIAS E MOTORISTA CATEGORIA "D" DA LEI Nº 2306, DE 23 DE AGOSTO DE 2006, COM AS ESPECIFICAÇÕES DEFINIDAS PELA LEI Nº 3267, DE 03 DE SETEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/171/pl-0302015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/171/pl-0302015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO ÀS EMPRESAS ANDERSON CLEITON CAPPELLETTO ME E RENATO RONALDO DURANTE ME MEDIANTE A EXECUÇÃO DE SERVIÇOS DE TERRAPLANAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/172/pl-0312015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/172/pl-0312015_2.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS, A ÁREA DESTINADA SITUADA AO LOTEAMENTO COOHAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/173/pl-0332015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/173/pl-0332015_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DOS VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/177/pl-0342015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/177/pl-0342015_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VEREADORES, DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/183/pl-0352015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/183/pl-0352015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REVISÃO GERAL E AUMENTO REAL DE VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES MUNICIPAIS DA ESFERA DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/184/pl-0362015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/184/pl-0362015_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS CARGOS DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/185/pl-0372015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/185/pl-0372015_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E AUMENTO REAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/187/pl-0382015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/187/pl-0382015_2.pdf</t>
   </si>
   <si>
     <t>INTRODUZ CARGOS NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/189/pl-0392015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/189/pl-0392015_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CARGOS, AS CARREIRAS E O SISTEMA DE REMUNERAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/191/pl-0402015_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/191/pl-0402015_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR O CTG SINUELO DA SERRA NA REALIZAÇÃO DA 46ª CIRANDA DE PRENDAS E DO 28º ENTREVERO DE PEÕES DO MTG, FASE REGIONAL, EM SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/192/pl-0412015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/192/pl-0412015_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VIII DO ARTIGO 3º DA LEI Nº 3.152 DE 3 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/198/pl-0422015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/198/pl-0422015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM TÉCNICO  EM RADIOLOGIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/204/pl-0432015_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/204/pl-0432015_3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA E FOMENTO COM O CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/200/pl-0442015_4.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/200/pl-0442015_4.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO PME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/205/pl-0452015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/205/pl-0452015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA E FOMENTO COM O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/209/pl-0462015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/209/pl-0462015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA E FOMENTO PARA A REALIZAÇÃO DA 8ª EXPOCOOPERLATE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/206/pl-0472015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/206/pl-0472015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE MUTUA COLABORAÇÃO COM A DEFENSORIA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL, OBJETIVANDO CEDER UM SERVIDOR DA CATEGORIA FUNCIONAL DE AGENTE ADMINISTRATIVO AUXILIAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/207/pl-0482015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/207/pl-0482015_2.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VI DO ARTIGO 2° DA LEI N°2911 DE 22 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/208/pl-0492015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/208/pl-0492015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À ENTIDADE SERAFINA JEEP CLUB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/210/pl-0502015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/210/pl-0502015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM ALIMENTAÇÃO NA RECEPÇÃO DO INTERCÂMBIO ENTRE CORAIS 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/211/pl-0512015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/211/pl-0512015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/214/pl-0522015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/214/pl-0522015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3129/2013 - PLURIANUAL, N°3277/2014 - LDO, E NA LEI N° 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/215/pl-0532015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/215/pl-0532015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA E FOMENTO COM O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE PARA PARTICIPAR DO ENART 2015 - ENCONTRO DE ARTES E TRADIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/216/pl-0542015_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/216/pl-0542015_3.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3129/201 - PLURIANUAL, N° 3277/2014 - LDO, E NA LEI N° 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/217/pl-0552015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/217/pl-0552015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER EM USO UM VEÍCULO DO TIPO CAMINHÃO AO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/218/pl-0562015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/218/pl-0562015_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3277/2014 - LDO, E NA LEI N° 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/221/pl-0572015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/221/pl-0572015_1.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/224/pl-0582015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/224/pl-0582015_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E PERMISSÃO DO TRANSPORTE COLETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/225/pl-0592015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/225/pl-0592015_2.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O § 8º E O § 9º AO ART. 4º DA LEI Nº 3.244, DE 10 DE JUNHO DE 2014, QUE DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SERAFINA CORRÊA-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/226/pl-0602015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/226/pl-0602015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE PARCERIA E COOPERAÇÃO MÚTUA E A CEDER SERVIDOR OCUPANTE DE CARGO DE PROVIMENTO EFETIVO AO HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/234/pl-0612015_5.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/234/pl-0612015_5.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/230/pl-0622015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/230/pl-0622015_2.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT ART. 1º DA LEI Nº 2653, DE 10 DE MARÇO DE 2010, QUE INSTITUI O BERÇÁRIO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/231/pl-0632015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/231/pl-0632015_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOLHIMENTO E O TRANSPORTE DE GALHOS RELATIVOS AO DESBASTE DE ÁRVORES DEPOSITADOS NAS VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/235/pl-0642015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/235/pl-0642015_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTACIONAMENTO ROTATIVO PAGO NAS VIAS PÚBLICAS URBANAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/236/pl-0652015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/236/pl-0652015_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO VI E INSERE O INCISO XI AO ARTIGO 26 DA LEI Nº 2848, DE 18 DE OUTUBRO DE 2011.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/237/pl-0662015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/237/pl-0662015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER EM USO EQUIPAMENTOS AO SINDICATO DOS MUNICIPÁRIOS DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/238/pl-0672015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/238/pl-0672015_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRAZO PARA ATENDIMENTO DE OBRIGAÇÕES DECORRENTES DA POLÍTICA HABITACIONAL PARA POPULAÇÃO DE BAIXA RENDA AOS CONTEMPLADOS COM LOTES NO LOTEAMENTO MACCARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/245/pl-0682015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/245/pl-0682015_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/242/pl-0692015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/242/pl-0692015_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O MARCO INICIAL DOS PRAZOS PREVISTOS NOS ARTIGOS 3° E 8° DA LEI Nº 2661, 29 DE  MARÇO DE 2010, QUE DISPÕE SOBRE CONCESSÃO DE DIREITO DE USO REAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/241/pl-0702015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/241/pl-0702015_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O MARCO INICIAL DOS PRAZOS PREVISTOS NOS ARTIGOS 2°, 7°, 8° E 9° DA LEI N° 2662, DE 29 DE MARÇO DE 2010, QUE DISPÕES SOBRE CONCESSÃO DE DIREITO REAL DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/246/pl-0712015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/246/pl-0712015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADES NAS LEIS Nº 3129/2013 - PLURIANUAL, Nº 3277/20144 - LDO, E NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/247/pl-0722015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/247/pl-0722015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR E/OU RESSARCIR AOS ESTUDANTES BENEFICIADOS O VALOR DO PASSE LIVRE ESTUDANTIL INSTITUÍDO PELA LEI ESTADUAL Nº 14.307/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/248/pl-0732015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/248/pl-0732015_2.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIAS PÚBLICAS DA SEDE MUNICIPAL DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/249/pl-0742015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/249/pl-0742015_1.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇAS PÚBLICAS DA SEDE MUNICIPAL DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/250/pl-0752015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/250/pl-0752015_1.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º AO ART.1º DA LEI MUNICIPAL Nº 2911, DE 22 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/253/pl-0762015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/253/pl-0762015_1.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA PARA OS EXERCÍCIOS DE 2015/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/256/pl-0772015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/256/pl-0772015_1.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA PARA EXERCÍCIOS DE 2015/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/257/pl-0782015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/257/pl-0782015_1.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/285/pl-0792015_4.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/285/pl-0792015_4.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO DE LAZER E CONVIVÊNCIA DO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/258/pl-0802015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/258/pl-0802015_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/259/pl-0812015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/259/pl-0812015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI MUNICIPAL N.º 3300/14 &amp;#8211; LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/267/pl-0822015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/267/pl-0822015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL MATRICULADO SOB O Nº 8287 NO REGISTRO E IMOVEIS DE SERAFINA CORREA PARA A EMPRESA JOICIMAR ZANLUCHI - ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/268/pl-0832015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/268/pl-0832015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR OS IMOVEIS MATRICULADOS SOB Nº 8288 E 8018 NO REGISTRO DE IMÓVEIS DE SERAFINA CORREA PARA A EMPRESA WILLYMAR SERVIÇOS DE CARREGAMENTO LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/269/pl-0842015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/269/pl-0842015_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO COMO RESPONSÁVEL PELAS ATIVIDADES LIGADAS À INFRAESTRUTURA VIÁRIA DO INTERIOR DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/270/pl-0852015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/270/pl-0852015_1.pdf</t>
   </si>
   <si>
     <t>CRIA DEZ EMPREGOS PÚBLICOS, REGIDOS PELA CLT, DESTINADOS A ATENDER AS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA - ESF, E EQUIPES DE AGENTES COMUNITÁRIOS DE SAÚDE - EACS, E DÁ NOVA REDAÇÃO AO QUANDO INSTITUÍDO NO CAPUT DO ART.1º DA LEI Nº 2585, DE 18 DE AGOSTO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/272/pl-0862015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/272/pl-0862015_1.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PRÉDIO PÚBLICO DO BAIRRO ALTO PARAÍSO DE "CENTRO COMUNITÁRIO ALTO DO PARAÍSO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/273/pl-0872015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/273/pl-0872015_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT E AO § 2º DO ARTIGO 1º DA LEI Nº 3.082, DE 11 DE JUNHO DE 2013, QUE CONCEDE SUBVENÇÕES AS ASSOCIAÇÕES DE ESTUDANTES DO MUNICÍPIO DE SERAFINA CORREA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/274/pl-0882015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/274/pl-0882015_1.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/275/pl-0892015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/275/pl-0892015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013 - PLURIANUAL, Nº 3277/2014 -LDO, E NA LEI Nº 3300/2014 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/276/pl-0902015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/276/pl-0902015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETOS NAS LEIS Nº 3129/2013- PLURIANUAL, Nº 3277/2014- LDO, E NA LEI Nº 3300/2014- LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/277/pl-0912015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/277/pl-0912015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODRE EXECUTIVO MUNICIPAL A PRORROGAR A VIGÊNCIA DO CONVENIO FIRMADO COM A APAE, OBJETIVANDO O REPASSE DE RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/278/pl-0922015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/278/pl-0922015_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERAFINA CORREA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/280/pl-0932015_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/280/pl-0932015_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM A LOCAÇÃO DO CLUBE SOCIAL E CULTURAL GAÚCHO, PARA A REALIZAÇÃO DO EVENTO DE FORMATURA DOS ALUNOS DOS CURSOS DE ELETRICISTA INSTALADOR INDUSTRIAL E ASSISTENTE ADMINISTRATIVO, REALIZADO PELO SENAI, EM PARCERIA COM O MUNICÍPIO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/281/pl-0942015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/281/pl-0942015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR O IMÓVEL MATRICULADO SOB Nº 8.025 NO REGISTRO DE IMÓVEIS DE SERAFINA CORRÊA PARA A EMPRESA ARTEFATOS DE CONCRETO DALLA ROSA LTDA - ME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/282/pl-0952015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/282/pl-0952015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, Nº 3277/2014- LDO, E NA LEI Nº 3300/2014- LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/283/pl-0962015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/283/pl-0962015_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI Nº 33/11/2014- LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/286/pl-0972015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/286/pl-0972015_1.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/287/pl-0982015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/287/pl-0982015_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDOR OCUPANTE DE CARGO DE PROVIMENTO EFETIVO AO PODER JUDICIÁRIO DO ESTADO DO RIO GRANDE DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/290/pl-0992015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/290/pl-0992015_1.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/291/pl-1002015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/291/pl-1002015_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECOLHIMENTO, TRANSPORTE E DESTINAÇÃO FINAL DE RESÍDUOS DE DESBASTE DE ÁRVORES, DE MÓVEIS E DE UTENSÍLIOS DOMÉSTICOS E DE OUTROS AFINS, EM DESCARTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/293/pl-1012015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/293/pl-1012015_1.pdf</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/292/pl-1022015_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/292/pl-1022015_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS INCISOS III E IV DO ART. 4º E INCISO VI DO ARTIGO 5º DA LEI Nº 2826, DE SETEMBRO DE 2011, QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/140/prl_001_24022015.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/140/prl_001_24022015.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO, POR TERCEIROS, DO PLENÁRIO DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/141/prl-0022015.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/141/prl-0022015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE UNIFORMES DE TRABALHO PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS DO REGIMENTO INTERNO, E APÓS OUVIDO O PLENÁRIO, A APROVAÇÃO DE UMA SESSÃO SOLENE, A REALIZAR-SE NO DIA 02 DE MARÇO DE 2015, ÀS 20 HORAS, EM COMEMORAÇÃO AO DIA DA MULHER, COM HOMENAGEM ÀS MULHERES QUE FIZERAM PARTE DO PODER LEGISLATIVO SERAFINENSE.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER APROVAÇÃO DE JUSTIFICATIVA DE AUSÊNCIA EM SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE CONSIDERE A NECESSIDADE DE MELHORAR O DESEMPENHO DAS BANCADAS NA CASA LEGISLATIVA DE SERAFINA CORRÊA, E ACRESCENTE NA REDAÇÃO DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÃO GRATIFICADAS PROPOSTAS PELO ART.28 DO PROJETO DE LEI Nº 39/2015, CARGOS DE ASSESSOR DE BANCADA, DE LIVRE INDICAÇÃO DE CADA BANCADA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA A SUPRESSÃO DA EXPERIÊNCIA PROFISSIONAL MÍNIMA DE TRÊS ANOS PARA CARGO DE PROCURADOR PROPOSTO NO PROJETO DE LEI Nº 39/2015.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA FORMULE CONVITE À NOVA DIRETORIA DO HOSPITAL NOSSA SENHORA DO ROSÁRIO PARA QUE, EM SESSÃO ESPECIAL, PRESTE INFORMAÇÕES À CÂMARA DE VEREADORES  A COMUNIDADE SERAFINENSE SOBRE A ATUAL SITUAÇÃO DO HOSPITAL NOSSA SENHORA DO ROSÁRIO, SEUS PLANOS E DIFICULDADES NO ATENDIMENTO DAS DEMANDAS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>APROVAÇÃO DE UMA SESSÃO DESCENTRALIZADA, NO DISTRITO DE SILVA JARDIM.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>CONHECEDORES DA NECESSIDADE DE REVISÃO E IDENTIFICAÇÃO BIOMÉTRICA DOS ELEITORES DE SERAFINA CORRÊA, REQUEIRO, QUE ATRAVÉS DA CÂMARA DE VEREADORES, A SENHORA JUÍZA ELEITORAL DESTA COMARCA, DESLOQUE UM DOS EQUIPAMENTOS (EXISTEM 2) E UMA PESSOA PARA QUE A COLETA DE DADOS SEJA REALIZADA AQUI NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>NELSON PEDRO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A APROVAÇÃO DE UMA SESSÃO SOLENE, EM DATA A SER DEFINIDA PELA MESA DIRETORA, ALUSIVA ÀS COMEMORAÇÕES DA SEMANA FARROUPILHA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A APROVAÇÃO DE UMA AUDIÊNCIA PÚBLICA COM A PARTICIPAÇÃO DA DEPUTADA ESTADUAL REGINA BECKER FORTUNATI, NA DATA DE 23 DE NOVEMBRO DE 2015, COM O OBJETIVO DE DEBATER A CAUSA ANIMAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2324,68 +2324,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/113/pl-0012015_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/114/pl-0022015_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/115/pl-0032015_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/116/pl-0042015_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/118/pl-0062015_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/125/pl-0072015_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/133/pl-0082015_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/134/pl-0092015_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/135/pl-0102015_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/139/pl-0112015_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/142/pl-0122015_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/143/pl-0132015_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/144/pl-0142015_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/145/pl-0152015_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/151/pl-0162015_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/152/pl-0172015_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/153/pl-0182015_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/154/pl-0192015_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/155/pl-0202015_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/156/pl-0212015_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/158/pl-0222015_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/159/pl-0232015_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/160/pl-0242015_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/161/pl-0252015_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/170/pl-0282015_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/167/pl-0292015_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/171/pl-0302015_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/172/pl-0312015_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/173/pl-0332015_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/177/pl-0342015_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/183/pl-0352015_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/184/pl-0362015_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/185/pl-0372015_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/187/pl-0382015_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/189/pl-0392015_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/191/pl-0402015_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/192/pl-0412015_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/198/pl-0422015_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/204/pl-0432015_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/200/pl-0442015_4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/205/pl-0452015_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/209/pl-0462015_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/206/pl-0472015_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/207/pl-0482015_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/208/pl-0492015_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/210/pl-0502015_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/211/pl-0512015_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/214/pl-0522015_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/215/pl-0532015_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/216/pl-0542015_3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/217/pl-0552015_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/218/pl-0562015_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/221/pl-0572015_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/224/pl-0582015_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/225/pl-0592015_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/226/pl-0602015_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/234/pl-0612015_5.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/230/pl-0622015_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/231/pl-0632015_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/235/pl-0642015_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/236/pl-0652015_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/237/pl-0662015_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/238/pl-0672015_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/245/pl-0682015_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/242/pl-0692015_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/241/pl-0702015_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/246/pl-0712015_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/247/pl-0722015_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/248/pl-0732015_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/249/pl-0742015_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/250/pl-0752015_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/253/pl-0762015_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/256/pl-0772015_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/257/pl-0782015_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/285/pl-0792015_4.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/258/pl-0802015_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/259/pl-0812015_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/267/pl-0822015_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/268/pl-0832015_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/269/pl-0842015_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/270/pl-0852015_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/272/pl-0862015_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/273/pl-0872015_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/274/pl-0882015_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/275/pl-0892015_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/276/pl-0902015_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/277/pl-0912015_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/278/pl-0922015_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/280/pl-0932015_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/281/pl-0942015_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/282/pl-0952015_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/283/pl-0962015_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/286/pl-0972015_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/287/pl-0982015_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/290/pl-0992015_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/291/pl-1002015_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/293/pl-1012015_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/292/pl-1022015_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/140/prl_001_24022015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/141/prl-0022015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/113/pl-0012015_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/114/pl-0022015_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/115/pl-0032015_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/116/pl-0042015_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/118/pl-0062015_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/125/pl-0072015_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/133/pl-0082015_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/134/pl-0092015_2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/135/pl-0102015_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/139/pl-0112015_2.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/142/pl-0122015_3.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/143/pl-0132015_3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/144/pl-0142015_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/145/pl-0152015_2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/151/pl-0162015_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/152/pl-0172015_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/153/pl-0182015_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/154/pl-0192015_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/155/pl-0202015_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/156/pl-0212015_2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/158/pl-0222015_2.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/159/pl-0232015_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/160/pl-0242015_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/161/pl-0252015_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/170/pl-0282015_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/167/pl-0292015_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/171/pl-0302015_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/172/pl-0312015_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/173/pl-0332015_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/177/pl-0342015_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/183/pl-0352015_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/184/pl-0362015_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/185/pl-0372015_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/187/pl-0382015_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/189/pl-0392015_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/191/pl-0402015_3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/192/pl-0412015_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/198/pl-0422015_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/204/pl-0432015_3.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/200/pl-0442015_4.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/205/pl-0452015_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/209/pl-0462015_2.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/206/pl-0472015_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/207/pl-0482015_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/208/pl-0492015_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/210/pl-0502015_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/211/pl-0512015_2.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/214/pl-0522015_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/215/pl-0532015_2.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/216/pl-0542015_3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/217/pl-0552015_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/218/pl-0562015_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/221/pl-0572015_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/224/pl-0582015_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/225/pl-0592015_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/226/pl-0602015_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/234/pl-0612015_5.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/230/pl-0622015_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/231/pl-0632015_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/235/pl-0642015_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/236/pl-0652015_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/237/pl-0662015_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/238/pl-0672015_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/245/pl-0682015_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/242/pl-0692015_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/241/pl-0702015_2.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/246/pl-0712015_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/247/pl-0722015_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/248/pl-0732015_2.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/249/pl-0742015_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/250/pl-0752015_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/253/pl-0762015_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/256/pl-0772015_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/257/pl-0782015_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/285/pl-0792015_4.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/258/pl-0802015_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/259/pl-0812015_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/267/pl-0822015_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/268/pl-0832015_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/269/pl-0842015_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/270/pl-0852015_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/272/pl-0862015_1.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/273/pl-0872015_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/274/pl-0882015_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/275/pl-0892015_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/276/pl-0902015_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/277/pl-0912015_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/278/pl-0922015_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/280/pl-0932015_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/281/pl-0942015_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/282/pl-0952015_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/283/pl-0962015_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/286/pl-0972015_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/287/pl-0982015_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/290/pl-0992015_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/291/pl-1002015_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/293/pl-1012015_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/292/pl-1022015_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/140/prl_001_24022015.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2015/141/prl-0022015.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>