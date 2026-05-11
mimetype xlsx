--- v0 (2026-01-15)
+++ v1 (2026-05-11)
@@ -54,2073 +54,2073 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>SALETE PINTO CADORE</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3051/pi-2792014-21082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3051/pi-2792014-21082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL CÓPIA DOS DOCUMENTOS CONCLUSIVOS DO TRABALHO REALIZADO PELA COMISSÃO CRIADA ATRAVÉS DA PORTARIA 637, DE 2011, QUE DESIGNOU PROFISSIONAIS MUNICIPAIS PARA REALIZAR UM LEVANTAMENTO DA EXISTÊNCIA DE BENS DE CUNHO HISTÓRICO CULTURAL PARA FINS DE TOMBAMENTO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3052/pi-2802014-21082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3052/pi-2802014-21082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES COM RELAÇÃO AO PEDIDO DE PROVIDÊNCIAS N° 48/2014, QUE SOLICITOU O TOMBAMENTO DO PRÉDIO DA SUBPREFEITURA E PRIMEIRA PREFEITURA MUNICIPAL DE SERAFINA CORRÊA, LOCALIZADO NA AVENIDA MIGUEL SOCCOL N° 346, EM SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JAIRO VIDMAR</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3053/pi-2842014-28082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3053/pi-2842014-28082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE INFORME SOBRE A EXISTÊNCIA DE PARECER DO CONSELHO DO PLANO DIRETOR SOBRE O PROJETO DE LEI N° 112 DE D DE AGOSTO DE 2014. SOLICITO QUE SE HOUVER O PARECER, SEJA ESTE REMETIDO À CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3054/pi-2852014-28082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3054/pi-2852014-28082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O ANDAMENTO DOS TRABALHOS REALIZADOS PELA COMISSÃO QUE ESTUDA REFORMAS PARA O PLANO DIRETOR</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3055/pi-3042014-15092014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3055/pi-3042014-15092014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A FROTA DE VEÍCULOS PÚBLICOS EM USO NA PREFEITURA MUNICIPAL. LISTAGEM POR SECRETARIA CONTENDO TAMBÉM O ANO DE FABRICAÇÃO DE CADA UM. ALÉM DISSO, SOLICITAMOS CÓPIA DA ÚLTIMA PLANILHA DE CONTROLE DE TRÁFEGO (DE QUILOMETRAGEM), DE CADA UUI, PARA CONHECIMENTO.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3056/pi-3452014-31102014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3056/pi-3452014-31102014.pdf</t>
   </si>
   <si>
     <t>SOLICITA VIABILIZAR O ACOMPANHAMENTO DAS LOCAÇÕES, SOLICITA A RELAÇÃO DAS PROPRIEDADES QUE ESTÃO ALUGADAS COM NÚMERO DO RESPECTIVO CONTRATO, O OBJETIVO DA LOCAÇÃO E O VALOR MENSAL PAGO A CADA IMÓVEL LOCADO;</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>MANOEL GOMES</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2874/pp-0322014-03022014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2874/pp-0322014-03022014.pdf</t>
   </si>
   <si>
     <t>OS MORADORES DA VILA CABRAL E PROXIMIDADES SOLICITAM AO PODER PÚBLICO MUNICIPAL, A IMPLANTAÇÃO DO ESGOTO DA VILA CABRAL COM A INSTALAÇÃO DE SISTEMA DE ESGOTO DOMÉSTICO NAS RESIDÊNCIAS DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2875/pp-0342014-06022014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2875/pp-0342014-06022014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE DISPONIBILIZE PROFISSIONAIS DA PSIQUIATRIA E QUARTOS NO HOSPITAL NOSSA SENHORA DO ROSÁRIO PARA O TRATAMENTO DE DEPENDENTES QUÍMICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2876/pp-0482014-14022014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2876/pp-0482014-14022014.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR O TOMBAMENTO DO PRÉDIO DA SUBPREFEITURA E PRIMEIRA PREFEITURA MUNICIPAL DE SERAFINA CORRÊA, LOCALIZADO NA AVENIDA MIGUEL SOCCOL N° 346, EM SERAFINA CORRÊA. ELE TEM SIGNIFICADO HISTÓRICO E É UM MARCO NA MEMÓRIA DE TODOS OS SERAFINENSES COMO A PRIMEIRA SEDE DO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2877/pp-1292014-04042014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2877/pp-1292014-04042014.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO SR PREFEITO MUNICIPAL O PEDIDO DE COMPLEMENTAÇÃO DA IMPLANTAÇÃO DO PASSEIO PÚBLICO NA QUADRA DO GINÁSIO DE ESPORTES IRCEU GASPERIM, COM O OBJETIVO DE DISPONIBILIZAR O ESPAÇO À SOCIEDADE EM MELHORES CONDIÇÕES PARA O LAZER, PARA CAMINHADAS DE ADULTOS E RECREAÇÃO DE CRIANÇAS. TRATA-SE DO ÚNICO ESPAÇO PÚBLICO ARBORIZADO DA CIDADE A SER DESFRUTADO PELOS SERAFINENSES.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2878/pp-1612014-25042014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2878/pp-1612014-25042014.pdf</t>
   </si>
   <si>
     <t>DEVIDO AO GRANDE NUMERO DE RECLAMAÇÕES DE TRANSEUNTES, MOTORISTAS E MORADORES QUE RESIDEM E TRANSITAM NO TRECHO ENTRE A ROTULA DO SÃO CRISTOVÃO ATÉ O GINÁSIO VALDOMIRO CASTRO, NA AVENIDA ARTHUR OSCAR, SOLICITA AO PREFEITO QUE TOME PROVIDÊNCIAS URGENTES PARA A SINALIZAÇÃO, A REDUÇÃO DO EXCESSO DE VELOCIDADE, OU A INSTALAÇÃO DE ALGUM SISTEMA INIBIDOR DE VELOCIDADE NESSE TRECHO, UMA VEZ QUE ALI SE ASSISTE A UM ABUSO DE VELOCIDADE POR PARTE DE ALGUNS MOTORISTAS PREPOTENTES. TAMBÉM, SOLICITA AO PREFEITO QUE ENTRE EM CONTATO COM A BRIGADA MILITAR, PARA QUE HAJA UM POLICIAMENTO OSTENSIVO NESSE TRECHO PARA INIBIR O EXCESSO DE VELOCIDADE.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>ELENI DE FÁTIMA CASTRO PIZZATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2879/pp-2312014-04072014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2879/pp-2312014-04072014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAI A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NO DISTRITO DE SILVA JARDIM, SERAFINA CORRÊA/RS,</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dr. PAULO MASSOLINI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2880/pp-2682014-12082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2880/pp-2682014-12082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO MUNICIPAL DO TRABALHO E DESENVOLVIMENTO ECONÔMICO, SENHOR SILMAR ROBERTO SANTIN, E AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PECUÁRIA E AGRONEGÓCIO, SENHOR JOSÉ BARP, QUE REALIZEM UM CADASTRO DAS AGROINDUSTRIAIS NO MUNICÍPIO E ELABORAÇÃO DE UM PROGRAMA DE INCENTIVO E CRESCIMENTO DAS MESMAS. TAMBÉM REQUER, PROGRAMA ESPECÍFICO E DE APOIO PARA O DESENVOLVIMENTO DE NOVAS AGROINDÚSTRIAS A SEREM CRIADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2881/pp-2692014-12082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2881/pp-2692014-12082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL E REITERA O PEDIDO DE ILUMINAÇÃO PÚBLICA NA RS 129 - SINVAL GUAZELLI NO TRECHO COMPREENDIDO ENTRE OS BAIRROS APARECIDA E GRAMADINHO, BEM COMO NAS MARGINAIS DESTA VIA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2882/pp-2702014-12082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2882/pp-2702014-12082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE PODA DAS ÁRVORES NO MORRO DO CRISTO E AO ENTORNO DO ALTO DO CRISTO REDENTOR.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2883/pp-2862014-28082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2883/pp-2862014-28082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO PROVIDÊNCIAS NA REFORMA DAS PLACAS DE SINALIZAÇÃO NOS SEMÁFOROS DO CRUZAMENTO DA AVENIDA MIGUEL SOCCOL COM A RUA IPIRANGA.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>GILMAR FACCO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2884/pp-2922014-29082014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2884/pp-2922014-29082014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NO LOTEAMENTO CAMPING DO CARREIRO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2885/pp-3062014-19092014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2885/pp-3062014-19092014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO PARA QUE O GINÁSIO MUNICIPAL DE ESPORTES IRCEU GASPERIN, LOCALIZADO NO BAIRRO PERIN, E O GINÁSIO MUNICIPAL DE ESPORTES VALDOMIRO CASTRO, LOCALIZADO NO BAIRRO GRAMADINHO, SEJAM REESTRUTURADOS INTERNAMENTE COM O OBJETIVO DE PERMITIREM ACÚSTICA ADEQUADA PARA ESPETÁCULOS MUSICAIS.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2886/pp-3072014-19092014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2886/pp-3072014-19092014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO PARA QUE SEJAM COLOCADAS PLACAS COM DIZERES NA LÍNGUA TALIAN, OU BILÍNGUE PORTUGUÊS - TALIAN EM DIVERSOS PONTOS DA CIDADE, DO MUNICÍPIO E NA RS-129 E VRS-851.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2887/pp-3172014-26092014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2887/pp-3172014-26092014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE PARADA DE ÔNIBUS NA VIA CAMARGO CORRÊA JUNTO AO TREVO DO BAIRRO SANTIN, PARA O USO DOS ESTUDANTES UNIVERSITÁRIOS E DA REDE ESCOLAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2888/pp-3182014-26092014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2888/pp-3182014-26092014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE SUSPENDA A UTILIZAÇÃO DO ESTACIONAMENTO E APRENDIZAGEM PARA OS VEÍCULOS DA AUTOESCOLA DURANTE OS EVENTOS DE GRANDE PORTE NA QUADRA ONDE SE SITUA O GINÁSIO MUNIOIPAL DE ESPORTES IREEU ANTÔNIO GASPARIN, VISANDO O IMPACTO NA FALTA DE ESTACIONAMENTOS E O FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>NELSON PEDRO MEZZOMO, ADIR SORANZO, Dr. PAULO MASSOLINI, ELENI DE FÁTIMA CASTRO PIZZATTO, GILMAR FACCO, JAIRO VIDMAR, SALETE PINTO CADORE, VANDO FABIO DALMAS</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2889/pp-3252014-06102014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2889/pp-3252014-06102014.pdf</t>
   </si>
   <si>
     <t>TENDO EM VISTA A PREOCUPAÇÃO COM O RIO CARREIRO, ESPECIALMENTE NO QUE DIZ RESPEITO A CONSERVAÇÃO DAS MARGENS, SENDO QUE A CADA DIA É NOTÓRIO O DESMORONAMENTO DA TERRA EM AREA ONDE SE SITUA O CAMPING CARREIRO, INCLUSIVE, VERIFICA-SE QUE A MAIORIA DAS ÁRVORES QUE SE ENCONTRAM NAS MARGENS ESTÃO A PONTO DE CAÍREM, AIÉM DO ASSOREAMENTO E O DESAPARECIMENTO DA FAUNA AQUATICA. DEVE SER CONSIDERADO AINDA QUE O MUNICÍPIO É ABASTECIDO PELA ÁGUA CAPTADA NAQUELE RIO. SEGUNDO ESTUDOS, BEM COMO SITUAÇÕES APRESENTADAS EM OUTRAS LOCALIDADES CONSTATA-SE QUE A PRATICA DO USO DE MOTO AQUÁTICA ÜET-SKI) E LANCHAS PODE SER UM DOS FATORES QUE ESTA CAUSANDO A DEGRADAÇÃO AMBIENTAL, POIS O LOCAL EM QUE MAIS SE ACENTUA O DESBARRANCAMENTO É JUSTAMENTE NO LOCAL DA PRÁTICA DESTES. O PRESENTE PEDIDO TEM O OBJETIVO DE SOLICITAR À SECRETARIA MUNICIPAL DE MEIO AMBIENTE PARA QUE PROCEDA A AVALIAÇÃO DO POSSÍVEL IMPACTO AMBIENTAI CAUSADO PELAS ATIVIDADES MOTONÁUTICAS, PARA QUE MEDIDAS URGENTES SEJAM TOMADAS, BEM COMO...</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2890/pp-3322014-20102014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2890/pp-3322014-20102014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE GRADE DE PROTEÇÃO NO ARROIO FEIJÃO CRU, EM FRENTE AO PRÉDIO DA ROTONDA.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2891/pp-3642014-21112014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2891/pp-3642014-21112014.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO PROVIDÊNCIAS PARA VIABILIZAR A IMPLANTAÇÃO DE ÔNIBUS URBANOS NO MUNICÍPIO DE SERAFMA CORRÊA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Processo de Contas TCE/RS</t>
   </si>
   <si>
     <t>TCE - Tribunal de Contas do Estado</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE CONTAS DOS SENHORES ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2010. SENHOR ADEMIR ANTÔNIO PRESOTTO &amp;#8211; PARECER DESFAVORÁVEL &amp;#8211; FALHAS PREJUDICIAIS AO ERÁRIO. MULTA, DÉBITO E ADVERTÊNCIA. SENHOR FLÁVIO JOSÉ BREDA &amp;#8211; PARECER FAVORÁVEL &amp;#8211; INEXISTÊNCIA DE FALHAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO DE CONTAS DE GOVERNO DOS SENHORES ADMINISTRADORES DO EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA, REFERENTE AO EXERCÍCIO DE 2012. FALHAS FORMAIS E DE CONTROLE INTERNO. RECOMENDAÇÃO.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>NELSON PEDRO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/4776/pdl_001_24022014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/4776/pdl_001_24022014.pdf</t>
   </si>
   <si>
     <t>CONSIDERA PONTO FACULTATIVO EM 3 E 4 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>ADEMIR ANTÔNIO PRESOTTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1835/pl-0012014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1835/pl-0012014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1836/pl-0022014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1836/pl-0022014_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO ART. 11, DA LEI Nº 1154, DE  30 DE JUNHO DE 1992.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1837/pl-0032014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1837/pl-0032014_2.pdf</t>
   </si>
   <si>
     <t>INCLUI  PROJETO NAS LEIS N.º 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1838/pl-0042014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1838/pl-0042014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BEM IMÓVEL DESCRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1924/pl-0052014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1924/pl-0052014_2.pdf</t>
   </si>
   <si>
     <t>INSERE INCISO XIV NO ART. 14, DA LEI Nº 2327, DE 23 DE NOVEMBRO DE 2006.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1839/pl-0062014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1839/pl-0062014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO MÚTUA COM A EMPRESA INDÚSTRIA, COMÉRCIO DE CONFECÇÕES MAROSTICA LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1840/pl-0072014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1840/pl-0072014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO MÚTUA COM A EMPRESA LAVINI INDÚSTRIA E COMÉRCIO DE CONFECÇÕES LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1841/pl-0082014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1841/pl-0082014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE COOPERAÇÃO MÚTUA COM A EMPRESA DA SILVA E GRANDO LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1842/pl-0092014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1842/pl-0092014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM O CORAL MUNICIPAL, NA PARTICIPAÇÃO DO EVENTO III FESTIVAL INTERNACIONAL DE CORAIS 3 FRONTEIRAS, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1843/pl-0102014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1843/pl-0102014_2.pdf</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1844/pl-0112014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1844/pl-0112014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE BENS MÓVEIS INSERVÍVEIS PARA A ADMINISTRAÇÃO, A ENTIDADES E FAMÍLIAS DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1845/pl-0122014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1845/pl-0122014_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS E CRITÉRIOS PARA A PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA NO MUNICÍPIO DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1846/pl-0132014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1846/pl-0132014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE LIXEIRAS PARA DESTINAÇÃO DOS RESÍDUOS SÓLIDOS URBANOS NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1847/pl-0142014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1847/pl-0142014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE MÉDICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1848/pl-0152014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1848/pl-0152014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDOR OCUPANTE DE CARGO DE PROVIMENTO EFETIVO AO PODER JUDICIÁRIO DO ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1849/pl-0162014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1849/pl-0162014_2.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 105, DA LEI Nº 2248, DE 27 DE FEVEREIRO DE 2006.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1850/pl-0172014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1850/pl-0172014_2.pdf</t>
   </si>
   <si>
     <t>INCLUI  PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1851/pl-0182014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1851/pl-0182014_1.pdf</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1852/pl-0192014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1852/pl-0192014_2.pdf</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1853/pl-0202014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1853/pl-0202014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBVENCIONAR O HOSPITAL NOSSA SENHORA DO ROSÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1854/pl-0212014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1854/pl-0212014_2.pdf</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1855/pl-022014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1855/pl-022014_2.pdf</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1856/pl-0232014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1856/pl-0232014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARRECADAÇÃO DO IPTU- IMPOSTO PREDIAL E TERRITORIAL URBANO E DA TAXA DE COLETA DE LIXO PARA O EXERCÍCIO DE  2014.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1857/pl-0242014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1857/pl-0242014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE TURISMO DA SERRA NORDESTE – ATUASERRA.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1858/pl-0252014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1858/pl-0252014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM A REALIZAÇÃO DE EVENTOS A CARGO DA JUNTA DO SERVIÇO MILITAR, NO MUNICÍPIO, NO EXERCÍCIO 2014/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1859/pl-0262014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1859/pl-0262014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1860/pl-0272014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1860/pl-0272014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 38 E DO INCISO III DO ART. 38, ACRESCENTA O INCISO IV AO ART. 38 E ACRESCENTA OS ARTIGOS 38-A E 38-B, DA LEI Nº 2.807, DE  27 DE JUNHO DE 2011 - PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1861/pl-0282014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1861/pl-0282014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A MATRÍCULA DOS IMÓVEIS ESPECIFICADOS NO INCISO I DO ART.1º DA LEI Nº 1850, DE 12 DE MARÇO DE 2002, ESPECIFICA A DESCRIÇÃO DOS LOTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1862/pl-0292014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1862/pl-0292014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCERIA PARA IMPLANTAÇÃO DE LOTEAMENTO POPULAR DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1863/pl-0302014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1863/pl-0302014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À IMPLANTAÇÃO DE LOTEAMENTOS POPULARES EM IMÓVEIS DE PROPRIEDADE DE PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1864/pl-0312014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1864/pl-0312014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DESPESAS COM O TRANSPORTE DE AGRICULTORES  PARA PARTICIPAREM DE FEIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1865/pl-0322014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1865/pl-0322014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE COMODATO DE EQUIPAMENTOS, COM A ASSOCIAÇÃO COMUNITÁRIA DA CAPELA SÃO CAETANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1866/pl-0332014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1866/pl-0332014_1.pdf</t>
   </si>
   <si>
     <t>NSTITUI COMO ZONA ESPECIAL DE INTERESSE SOCIAL – ZEIS, A ÁREA DESTINADA SITUADA AO LOTEAMENTO VERDES VALES II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1867/pl-0342014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1867/pl-0342014_1.pdf</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1868/pl-0352014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1868/pl-0352014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR A APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1869/pl-0362014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1869/pl-0362014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E NA LEI N.º3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1871/pl-0372014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1871/pl-0372014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR O CTG SINUELO DA SERRA NA REALIZAÇÃO DO XI RODEIO CRIOULO ESTADUAL DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1872/pl-0382014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1872/pl-0382014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº3129/2013- PLURIANUAL, N° 3130/2013  – LDO E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1873/pl-0392014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1873/pl-0392014_1.pdf</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1874/pl-0402014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1874/pl-0402014_1.pdf</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1875/pl-0412014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1875/pl-0412014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULADOS À EQUIPE DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA - ESF.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1876/pl-0422014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1876/pl-0422014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 20, 28, 29, 43 , 54 E O CAPUT  DO ART.36 DA LEI Nº 2848 DE 18 DE OUTUBRO DE 2011, PARA DISPOR SOBRE O CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1877/pl-0432014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1877/pl-0432014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONTRATO DE CONCESSÃO DE USO DE EQUIPAMENTOS “NOTEBOOK”, COM A ASSOCIAÇÃO COMUNITÁRIA DE SERAFINA CORRÊA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1878/pl-0442014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1878/pl-0442014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE QUATRO AGENTES COMUNITÁRIOS DE SAÚDE, ATRAVÉS DE PROCESSO SELETIVO SIMPLIFICADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1879/pl-0452014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1879/pl-0452014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1880/pl-0462014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1880/pl-0462014_1.pdf</t>
   </si>
   <si>
     <t>FIXA ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA PARA O EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1881/pl-0472014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1881/pl-0472014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DOS VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1882/pl-0482014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1882/pl-0482014_1.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI Nº 1.502, DE 02 DE SETEMBRO DE 1997.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1883/pl-0492014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1883/pl-0492014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE SERAFINA CORRÊA- ACISCO PARA A REALIZAÇÃO DO  EVENTO DO FESTIVAL GASTRONÔMICO FESTIPIZZA - 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1884/pl-0502014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1884/pl-0502014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR A ENTIDADE SERAFINA JEEP CLUBE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1885/pl-0512014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1885/pl-0512014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADES E AS SECRETARIAS MUNICIPAIS CRIADAS PELA LEI Nº3.195, DE 25 DE MARÇO DE 2014 NAS LEIS Nº 3129/2013 – PLURIANUAL, N°3130/2013–LDO E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1886/pl-0522014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1886/pl-0522014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SERAFINA CORRÊA-RS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1887/pl-0532014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1887/pl-0532014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º E O CAPUT DO ART.16 DA LEI Nº 1658, DE 30 DE JUNHO DE 1999.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, CRIA CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, DÁ NOVA NOMENCLATURA A CARGOS EM COMISSÃO E A FUNÇÕES GRATIFICADAS DE DIRETOR DE DEPARTAMENTO E DE DIRETOR DE DIVISÃO EXISTENTES E  NOVA REDAÇÃO AO ARTIGO 20 DA LEI Nº2306, DE 23 DE AGOSTO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1889/pl-0552014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1889/pl-0552014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 1º, O ART. 2º, O ART.3º, O ART.7º, E O ART.20 DA LEI Nº 2228, DE 21 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1890/pl-0562014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1890/pl-0562014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL SOBRE OS VENCIMENTOS DOS CARGOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VEREADORES, DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1891/pl-0572014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1891/pl-0572014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR A CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL DE DOMÍNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1892/pl-0582014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1892/pl-0582014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA INSTALAÇÃO E INÍCIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA AMM-TRANSPORTES COMÉRCIO E SERVIÇOS  LTDA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1893/pl-0592014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1893/pl-0592014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA INSTALAÇÃO E INÍCIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA MONTAGEM DE ESTRUTURAS ZAFA LTDA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1894/pl-0602014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1894/pl-0602014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA INSTALAÇÃO E INÍCIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA CONSTRUTORA LF LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1895/pl-0612014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1895/pl-0612014_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE NOVO PRAZO PARA INSTALAÇÃO E INÍCIO DE ATIVIDADES EM IMÓVEL CONCEDIDO EM USO PARA A EMPRESA METALÚRGICA SCRITORI &amp; SCRITORI LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1896/pl-0632014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1896/pl-0632014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI Nº 3153, DE 2013 – LOA E ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1897/pl-0642014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1897/pl-0642014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS AUXÍLIOS-MORADIA E ALIMENTAÇÃO A SEREM CONCEDIDOS AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL (PMMB) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1898/pl-0652014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1898/pl-0652014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO AO CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE E AO CENTRO DE TRADIÇÕES GAÚCHAS SINUELO DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1899/pl-0662014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1899/pl-0662014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PRORROGAR O PRAZO DE CEDÊNCIA DE SERVIDORES DAS CATEGORIAS DE TÉCNICO EM ENFERMAGEM E ENFERMEIRO À ENTIDADE FILANTRÓPICA, HOSPITAL NOSSA SENHORA DO ROSÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1900/pl-0672014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1900/pl-0672014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O  PODER EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE CEDÊNCIA DE SERVIDOR DA CATEGORIA AGENTE ADMINISTRATIVO OU AGENTE ADMINISTRATIVO AUXILIAR À EMATER/RS – ASCAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1901/pl-0682014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1901/pl-0682014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1902/pl-0692014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1902/pl-0692014_1.pdf</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1903/pl-0702014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1903/pl-0702014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, Nº 3130/2013  – LDO, E NA LEI Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1904/pl-0712014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1904/pl-0712014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO À CIC - CÂMARA DE INDÚSTRIA, COMÉRCIO, AGRONEGÓCIOS E SERVIÇOS DE GUAPORÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI N.º 3153/2013 – LOA E ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1906/pl-0732014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1906/pl-0732014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE USO DE UNIFORME PADRONIZADO PELOS ALUNOS DA REDE DE ENSINO MUNICIPAL E AUTORIZA O PODER EXECUTIVO A INSTITUIR PROGRAMA COMPLEMENTAR DE MATERIAL  DIDÁTICO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1907/pl-0742014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1907/pl-0742014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE ESPAÇO EXTERNO DO GINÁSIO MUNICIPAL DE ESPORTES IRCEU ANTÔNIO GASPARIN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1908/pl-0752014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1908/pl-0752014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI BOLSA MORADIA E ALIMENTAÇÃO PARA MÉDICOS PARTICIPANTES DO PROGRAMA MAIS  MÉDICOS PARA O BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1909/pl-0762014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1909/pl-0762014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR O PIQUETE DE LAÇADORES ESPORA DE PRATA NA REALIZAÇÃO DA II FESTA CAMPEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1910/pl-0772014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1910/pl-0772014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A DESCRIÇÃO E A MATRICULA DOS IMÓVEIS ESPECIFICADOS NO ART. 1º DA LEI Nº 2.487, DE 05 DE JUNHO DE 2008, AUTORIZA A DOAÇÃO DOS MESMOS PARA A EMPRESA DMM ACABAMENTOS GRÁFICOS LTDA – ME, INSCRITA NO CNPJ Nº09.421.179/0001-25 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1911/pl-0782014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1911/pl-0782014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE SERAFINA CORRÊA E SOBRE A  REGULAMENTAÇÃO DAS TAXAS DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1912/pl-0792014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1912/pl-0792014_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO MUNICÍPIO DE SERAFINA CORRÊA, A TAXA DE CONTROLE E FISCALIZAÇÃO AMBIENTAL – TCFA PREVISTA NA LEI FEDERAL Nº 6.938, DE 31 DE AGOSTO DE 1981 E ALTERAÇÕES E NA LEI ESTADUAL Nº 13.761, DE 15 DE JULHO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1913/pl-0802014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1913/pl-0802014_1.pdf</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1914/pl-0812014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1914/pl-0812014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE AGENTE DE CONTROLE DE ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1915/pl-0822014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1915/pl-0822014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR A CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL DE DOMÍNIO MUNICIPAL E DE DIREITO DE PASSAGEM À EMPRESA MAXIPLAST – INDÚSTRIA E COMÉRCIO DE EMBALAGENS MAXIPLAST LTDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1916/pl-0832014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1916/pl-0832014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À COOPERATIVA DOS PRODUTORES DE LEITE DE SERAFINA LTDA – COOPERLATE, MEDIANTE A EXECUÇÃO DE SERVIÇOS DE TERRAPLANAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1917/pl-0842014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1917/pl-0842014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍQUOTA DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA-ISS PARA OS SERVIÇOS RELACIONADOS NO SUBITEM 13.05, LISTADO NO § 1º DO ART.24 E DÁ NOVA REDAÇÃO AO ANEXO III, AMBOS  DA LEI Nº 3.155, DE 20 DE DEZEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1918/pl-0852014_3.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1918/pl-0852014_3.pdf</t>
   </si>
   <si>
     <t>ALTERA E DENOMINA LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1919/pl-0862014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1919/pl-0862014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE MOTORISTA CATEGORIA “D” E DE OPERADOR DE MÁQUINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1920/pl-0872014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1920/pl-0872014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER EM USO UM VEÍCULO DO TIPO CAMIONETE/AMBULÂNCIA AO CORPO DE BOMBEIROS VOLUNTÁRIOS DE SERAFINA CORRÊA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1921/pl-0882014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1921/pl-0882014_1.pdf</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1922/pl-0892014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1922/pl-0892014_1.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1923/pl-0902014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1923/pl-0902014_1.pdf</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1925/pl-0912014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1925/pl-0912014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA SERVIDORES TITULARES DE CARGOS EFETIVOS E DE CARGOS EM COMISSÃO, EM CARÁTER EXCEPCIONAL, A DIRIGIR VEÍCULOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1926/pl-0922014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1926/pl-0922014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO COMO RESPONSÁVEL PELAS ATIVIDADES LIGADAS À LIMPEZA E MANUTENÇÃO DO CENTRO ADMINISTRATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1927/pl-0932014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1927/pl-0932014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO COMO RESPONSÁVEL PELO CONTROLE DA REDE DE TELEFONE E INTERNET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1928/pl-0942014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1928/pl-0942014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE PRORROGAÇÃO DA LICENÇA-MATERNIDADE.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1932/pl-0952014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1932/pl-0952014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº3129/2013 - PLURIANUAL, N°3130/2013  – LDO E NA LEI Nº 3153/2013 – LOA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1933/pl-0962014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1933/pl-0962014_1.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DE PROVIMENTO EFETIVO VAGOS DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO; CRIA CARGOS DE PROVIMENTO EFETIVO ; CONSTITUI  O QUADRO ESPECIAL DE CARGOS DE PROVIMENTO EFETIVO EM EXTINÇÃO; DÁ NOVA REDAÇÃO AO ART.4º DA LEI Nº 2306, DE 23 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1934/pl-0972014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1934/pl-0972014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI Nº 3153/2013 – LOA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1935/pl-0982014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1935/pl-0982014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II DO ART. 30  DA LEI Nº 2.807, DE  27 DE JUNHO DE 2011 - PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1936/pl-0992014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1936/pl-0992014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1937/pl-1002014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1937/pl-1002014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR O CENTRO DE TRADIÇÕES GAÚCHAS GALPÃO DA SAUDADE NAS DESPESAS PARA PARTICIPAR DO ENART 2014 – ENCONTRO DE ARTES E TRADIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1938/pl-1012014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1938/pl-1012014_1.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A UNIDADE DEPARTAMENTO  DOS  CONSELHOS MUNICIPAIS COMPREENDIDA NA ESTRUTURA DO ÓRGÃO GABINETE DO PREFEITO;  CRIA A UNIDADE COORDENAÇÃO DOS CONSELHOS MUNICIPAIS NO ÓRGÃO GABINETE DO PREFEITO; ALTERA O INCISO IX DO ART.6°, A SUBSEÇÃO IX DA SEÇÃO I DO CAPITULO III, O ART.15 E O INCISO VII DO ART.28, O ORGANOGRAMA DA ESTRUTURA  ADMINISTRATIVA - ANEXO ÚNICO DA LEI N° 3.195, DE 25 DE MARÇO DE 2014; EXTINGUE O CARGO EM COMISSÃO E FUNÇÃO GRATIFICADA DE DIRETOR DO DEPARTAMENTO DOS  CONSELHOS MUNICIPAIS; CRIA O CARGO EM COMISSÃO E FUNÇÃO GRATIFICADA DE COORDENADOR DA COORDENAÇÃO DOS CONSELHOS MUNICIPAIS,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1939/pl-1022014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1939/pl-1022014_1.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO E FUNÇÃO GRATIFICADA DE DIRETOR DA DIVISÃO DO CRAS  - CENTRO DE REFERÊNCIA EM ASSISTÊNCIA SOCIAL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1940/pl-1032014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1940/pl-1032014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS EMPREGOS PÚBLICOS DESTINADOS AO ATENDIMENTO DAS EQUIPES DE ESTRATÉGIA DE SAÚDE DA FAMÍLIA - ESF E EQUIPES DE AGENTES COMUNITÁRIOS DE SAÚDE - EACS, CRIADOS PELA LEI Nº 2585, DE 18 DE AGOSTO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1941/pl-1042014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1941/pl-1042014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PATROCINAR, COMO FORMA DE APOIO CULTURAL, OS PROGRAMAS SERAFINA EM FOCO E EM DIA COM O PREFEITO, PRODUZIDOS PELA RÁDIO COMUNITÁRIA ASSOCIAÇÃO COMUNITÁRIA SERAFINENSE DE COMUNICAÇÃO, NOS TERMOS QUE ESTABELECE.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1942/pl-1052014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1942/pl-1052014_1.pdf</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1943/pl-1062014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1943/pl-1062014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1944/pl-1072014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1944/pl-1072014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUBSIDIAR O CONSELHO MUNICIPAL DE ESPORTES PARA A REALIZAÇÃO DE JOGO AMISTOSO ENTRE O CLUBE DE VETERANOS RIO-GRANDENSE E  A  EQUIPE MASTER DO GRÊMIO FOOT-BALL PORTO ALEGRENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1945/pl-1082014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1945/pl-1082014_1.pdf</t>
   </si>
   <si>
     <t>REVOGA A LETRA “G” DO INCISO II, DO ARTIGO 1º DA LEI N° 3.062, DE 26 DE ABRIL DE 2013, QUE DEFINE  AS ATIVIDADES INSALUBRES E PERIGOSAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1946/pl-1092014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1946/pl-1092014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA PARA EXPEDIÇÃO DE DOCUMENTAÇÃO INERENTE AOS SERVIÇOS  DE LICENCIAMENTO AMBIENTAL, FIXA SEUS VALORES,   INSERE A RESPETIVA TABELA  NO ANEXO X DA LEI Nº3.155, DE 20 DE DEZEMBRO DE 2013 – CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1947/pl-1102014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1947/pl-1102014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 2º DA LEI Nº2986, DE 25 DE OUTUBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1948/pl-1112014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1948/pl-1112014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA A SERVIDORES QUE COMPÕEM O COMITÊ DE INVESTIMENTOS DOS RECURSOS PREVIDENCIÁRIOS</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1949/pl-1122014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1949/pl-1122014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TAXA DE OCUPAÇÃO E ISENÇÃO DE RECUO DE AJARDINAMENTOS DE PRÉDIOS DESTINADOS A FINS SOCIAIS, CULTURAIS, ESPORTIVAS E BENS DOMINIAIS PÚBLICOS DE USO ESPECIAL.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1950/pl-1132014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1950/pl-1132014_1.pdf</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1951/pl-1142014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1951/pl-1142014_1.pdf</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1952/pl-1152014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1952/pl-1152014_1.pdf</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1953/pl-1162014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1953/pl-1162014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3130/2013  – LDO, E NA LEI Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1954/pl-1172014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1954/pl-1172014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1955/pl-1182014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1955/pl-1182014_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ADVERTÊNCIA E MULTA A SEREM APLICADAS A QUEM PRATICAR MAUS TRATOS E CRUELDADE CONTRA ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1956/pl-1192014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1956/pl-1192014_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO, A DAÇÃO EM PAGAMENTO, A REVISÃO, O CANCELAMENTO E O CADASTRO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS OU NÃO EM DÍVIDA ATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1957/pl-1202014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1957/pl-1202014_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A EXPLORAÇÃO DO SERVIÇO DE AUTOMÓVEIS DE ALUGUEL (TÁXI) NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1958/pl-1212014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1958/pl-1212014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISOS VII E VIII NO ART. 8º DA LEI Nº 2809, DE 27 DE JUNHO DE 2011.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1959/pl-1222014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1959/pl-1222014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FIXO MENSAL  DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISS ESTABELECIDO NOS ITENS 1 E 2, DO INCISO IV - ESCRITÓRIOS CONTÁBEIS DO ANEXO III DA LEI 3.155, DE 20 DE DEZEMBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1960/pl-1232014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1960/pl-1232014_1.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE PROVIMENTO EFETIVO DE MÉDICO AUDITOR REVISOR, PADRÃO 15, DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO E CRIA O CARGO DE PROVIMENTO EFETIVO DE MÉDICO AUDITOR REVISOR, PADRÃO 13, E  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1961/pl-1242014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1961/pl-1242014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 195 DA LEI Nº 2248, DE 27 DE FEVEREIRO DE 2006.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1962/pl-1252014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1962/pl-1252014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, Nº 3130/2013 – LDO, E NA LEI Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1963/pl-1262014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1963/pl-1262014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE A RESPEITO DA LEI Nº 1859, DE 12 DE MARÇO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1964/pl-1272014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1964/pl-1272014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/111/pl-1282014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/111/pl-1282014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI MUNICIPAL N.º 3153/2013 &amp;#8211; LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1965/pl-1292014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1965/pl-1292014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR, EMERGENCIALMENTE, DOIS MÉDICOS VETERINÁRIOS 	E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1966/pl-1302014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1966/pl-1302014_1.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA § 4º AO ARTIGO 30 DA LEI Nº 2848, DE 18 DE OUTUBRO DE 2011, QUE REESTRUTURA A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1967/pl-1312014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1967/pl-1312014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 3.260, DE 13 DE AGOSTO DE 2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1968/pl-1322014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1968/pl-1322014_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERAFINA CORRÊA PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CONTROLE DE EPIDEMIA ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1870/pl-1342014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1870/pl-1342014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AOS SERVIDORES DESIGNADOS COMO COMPONENTES DO ÓRGÃO CENTRAL DE CUSTOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1969/pl-1352014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1969/pl-1352014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE SERAFINA CORRÊA, INSTITUI A TAXA PARA EXPEDIÇÃO DE DOCUMENTAÇÃO INERENTE AOS SERVIÇOS DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1970/pl-1362014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1970/pl-1362014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS RELACIONADAS AO ENCONTRO DE COROS, PARTE DA PROGRAMAÇÃO DO PROJETO SONHO DE NATAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1971/pl-1382014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1971/pl-1382014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3130/2013  – LDO, E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1972/pl-1392014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1972/pl-1392014_2.pdf</t>
   </si>
   <si>
     <t>INCLUI ELEMENTO DE DESPESA NA LEI Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1973/pl-1402014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1973/pl-1402014_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS N° 3130/2013  – LDO, E  Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1974/pl-1412014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1974/pl-1412014_2.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1975/pl-1422014_2.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1975/pl-1422014_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA, DE EXCEPCIONAL INTERESSE PÚBLICO, DE MÉDICO AUDITOR REVISOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1976/pl-1432014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1976/pl-1432014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO COMO RESPONSÁVEL PELO CONTROLE DO CAMPING CARREIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1977/pl-1442014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1977/pl-1442014_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI N°2306, DE 23 DE AGOSTO DE 2006 QUE CONSOLIDA LEGISLAÇÃO QUE DISPÕE SOBRE QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO E DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS, PARA CRIAR PADRÃO E ALTERAR COEFICIENTE DE PADRÕES DE CARGOS DE PROVIMENTO EM COMISSÕES E DE FUNÇÕES GRATIFICADAS, PARA ALTERAR PADRÃO DE CARGO DE PROVIMENTO EFETIVO, DAR NOVA REDAÇÃO  AOS ARTIGOS 4°, 20, 24 E 25, EXTINGUIR CARGOS DE PROVIMENTO EFETIVO DE OPERÁRIO E CARGO EM COMISSÃO E FUNÇÃO GRATIFICADA DE AUTORIZADOR DOS SERVIÇOS DE AUDITORIA DA SECRETARIA DA SAÚDE,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1978/pl-1452014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1978/pl-1452014_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE SERVIÇO A SER PAGA AO SERVIDOR DESIGNADO PARA RESPONDER PELAS ATRIBUIÇÕES DE AUTORIZADOR DOS SERVIÇOS DE AUDITORIA DA SECRETARIA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1979/pl-1462014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1979/pl-1462014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A IMPLANTAÇÃO DO PROGRAMA “QUALIFICAR PARA QUANTIFICAR MAIS”, INSTITUI INCENTIVO À ENSILAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1980/pl-1472014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1980/pl-1472014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO A CAIXA ECONÔMICA FEDERAL, DE OPERAÇÃO DO PROGRAMA PRÓ-TRANSPORTE PAC 2 – PAVIMENTAÇÃO E QUALIFICAÇÃO DE VIAS URBANAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1981/pl-1482014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1981/pl-1482014_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO À COOHAL - COOPERATIVA HABITACIONAL DA ALIMENTAÇÃO DE SERAFINA CORRÊA, MEDIANTE A EXECUÇÃO DE SERVIÇOS DE TERRAPLANAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1982/pl-1492014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1982/pl-1492014_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI Nº 3.294/2014, QUE INCLUIU PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, N° 3130/2013  – LDO, E Nº 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1983/pl-1502014_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1983/pl-1502014_1.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NAS LEIS Nº 3129/2013- PLURIANUAL, Nº 3130/2013  – LDO, E NA LEI N.º 3153/2013 – LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2313/prl_001_04042014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2313/prl_001_04042014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA A DESASSOCIAR-SE E ENCERRAR AS CONTRIBUIÇÕES MENSAIS PARA A UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL - UVERGS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2314/prl_002_21112014.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2314/prl_002_21112014.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO LEGISLATIVA Nº 16/96, DE 21 DE NOVEMBRO DE 1996, A RESOLUÇÃO LEGISLATIVA Nº 3, DE 15 DE AGOSTO DE 2006 E A RESOLUÇÃO LEGISLATIVA Nº 2, DE 3 DE FEVEREIRO DE 2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2427,67 +2427,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3051/pi-2792014-21082014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3052/pi-2802014-21082014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3053/pi-2842014-28082014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3054/pi-2852014-28082014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3055/pi-3042014-15092014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3056/pi-3452014-31102014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2874/pp-0322014-03022014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2875/pp-0342014-06022014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2876/pp-0482014-14022014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2877/pp-1292014-04042014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2878/pp-1612014-25042014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2879/pp-2312014-04072014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2880/pp-2682014-12082014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2881/pp-2692014-12082014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2882/pp-2702014-12082014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2883/pp-2862014-28082014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2884/pp-2922014-29082014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2885/pp-3062014-19092014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2886/pp-3072014-19092014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2887/pp-3172014-26092014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2888/pp-3182014-26092014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2889/pp-3252014-06102014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2890/pp-3322014-20102014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2891/pp-3642014-21112014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/4776/pdl_001_24022014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1835/pl-0012014_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1836/pl-0022014_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1837/pl-0032014_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1838/pl-0042014_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1924/pl-0052014_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1839/pl-0062014_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1840/pl-0072014_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1841/pl-0082014_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1842/pl-0092014_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1843/pl-0102014_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1844/pl-0112014_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1845/pl-0122014_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1846/pl-0132014_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1847/pl-0142014_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1848/pl-0152014_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1849/pl-0162014_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1850/pl-0172014_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1851/pl-0182014_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1852/pl-0192014_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1853/pl-0202014_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1854/pl-0212014_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1855/pl-022014_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1856/pl-0232014_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1857/pl-0242014_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1858/pl-0252014_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1859/pl-0262014_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1860/pl-0272014_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1861/pl-0282014_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1862/pl-0292014_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1863/pl-0302014_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1864/pl-0312014_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1865/pl-0322014_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1866/pl-0332014_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1867/pl-0342014_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1868/pl-0352014_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1869/pl-0362014_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1871/pl-0372014_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1872/pl-0382014_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1873/pl-0392014_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1874/pl-0402014_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1875/pl-0412014_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1876/pl-0422014_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1877/pl-0432014_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1878/pl-0442014_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1879/pl-0452014_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1880/pl-0462014_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1881/pl-0472014_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1882/pl-0482014_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1883/pl-0492014_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1884/pl-0502014_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1885/pl-0512014_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1886/pl-0522014_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1887/pl-0532014_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1889/pl-0552014_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1890/pl-0562014_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1891/pl-0572014_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1892/pl-0582014_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1893/pl-0592014_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1894/pl-0602014_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1895/pl-0612014_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1896/pl-0632014_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1897/pl-0642014_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1898/pl-0652014_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1899/pl-0662014_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1900/pl-0672014_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1901/pl-0682014_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1902/pl-0692014_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1903/pl-0702014_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1904/pl-0712014_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1906/pl-0732014_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1907/pl-0742014_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1908/pl-0752014_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1909/pl-0762014_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1910/pl-0772014_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1911/pl-0782014_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1912/pl-0792014_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1913/pl-0802014_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1914/pl-0812014_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1915/pl-0822014_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1916/pl-0832014_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1917/pl-0842014_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1918/pl-0852014_3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1919/pl-0862014_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1920/pl-0872014_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1921/pl-0882014_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1922/pl-0892014_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1923/pl-0902014_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1925/pl-0912014_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1926/pl-0922014_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1927/pl-0932014_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1928/pl-0942014_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1932/pl-0952014_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1933/pl-0962014_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1934/pl-0972014_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1935/pl-0982014_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1936/pl-0992014_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1937/pl-1002014_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1938/pl-1012014_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1939/pl-1022014_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1940/pl-1032014_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1941/pl-1042014_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1942/pl-1052014_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1943/pl-1062014_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1944/pl-1072014_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1945/pl-1082014_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1946/pl-1092014_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1947/pl-1102014_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1948/pl-1112014_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1949/pl-1122014_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1950/pl-1132014_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1951/pl-1142014_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1952/pl-1152014_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1953/pl-1162014_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1954/pl-1172014_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1955/pl-1182014_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1956/pl-1192014_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1957/pl-1202014_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1958/pl-1212014_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1959/pl-1222014_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1960/pl-1232014_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1961/pl-1242014_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1962/pl-1252014_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1963/pl-1262014_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1964/pl-1272014_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/111/pl-1282014_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1965/pl-1292014_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1966/pl-1302014_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1967/pl-1312014_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1968/pl-1322014_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1870/pl-1342014_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1969/pl-1352014_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1970/pl-1362014_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1971/pl-1382014_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1972/pl-1392014_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1973/pl-1402014_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1974/pl-1412014_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1975/pl-1422014_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1976/pl-1432014_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1977/pl-1442014_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1978/pl-1452014_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1979/pl-1462014_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1980/pl-1472014_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1981/pl-1482014_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1982/pl-1492014_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1983/pl-1502014_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2313/prl_001_04042014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2314/prl_002_21112014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3051/pi-2792014-21082014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3052/pi-2802014-21082014.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3053/pi-2842014-28082014.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3054/pi-2852014-28082014.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3055/pi-3042014-15092014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/3056/pi-3452014-31102014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2874/pp-0322014-03022014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2875/pp-0342014-06022014.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2876/pp-0482014-14022014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2877/pp-1292014-04042014.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2878/pp-1612014-25042014.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2879/pp-2312014-04072014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2880/pp-2682014-12082014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2881/pp-2692014-12082014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2882/pp-2702014-12082014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2883/pp-2862014-28082014.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2884/pp-2922014-29082014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2885/pp-3062014-19092014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2886/pp-3072014-19092014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2887/pp-3172014-26092014.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2888/pp-3182014-26092014.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2889/pp-3252014-06102014.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2890/pp-3322014-20102014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2891/pp-3642014-21112014.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/4776/pdl_001_24022014.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1835/pl-0012014_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1836/pl-0022014_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1837/pl-0032014_2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1838/pl-0042014_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1924/pl-0052014_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1839/pl-0062014_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1840/pl-0072014_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1841/pl-0082014_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1842/pl-0092014_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1843/pl-0102014_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1844/pl-0112014_2.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1845/pl-0122014_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1846/pl-0132014_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1847/pl-0142014_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1848/pl-0152014_2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1849/pl-0162014_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1850/pl-0172014_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1851/pl-0182014_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1852/pl-0192014_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1853/pl-0202014_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1854/pl-0212014_2.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1855/pl-022014_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1856/pl-0232014_2.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1857/pl-0242014_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1858/pl-0252014_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1859/pl-0262014_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1860/pl-0272014_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1861/pl-0282014_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1862/pl-0292014_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1863/pl-0302014_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1864/pl-0312014_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1865/pl-0322014_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1866/pl-0332014_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1867/pl-0342014_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1868/pl-0352014_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1869/pl-0362014_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1871/pl-0372014_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1872/pl-0382014_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1873/pl-0392014_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1874/pl-0402014_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1875/pl-0412014_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1876/pl-0422014_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1877/pl-0432014_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1878/pl-0442014_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1879/pl-0452014_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1880/pl-0462014_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1881/pl-0472014_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1882/pl-0482014_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1883/pl-0492014_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1884/pl-0502014_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1885/pl-0512014_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1886/pl-0522014_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1887/pl-0532014_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1889/pl-0552014_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1890/pl-0562014_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1891/pl-0572014_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1892/pl-0582014_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1893/pl-0592014_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1894/pl-0602014_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1895/pl-0612014_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1896/pl-0632014_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1897/pl-0642014_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1898/pl-0652014_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1899/pl-0662014_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1900/pl-0672014_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1901/pl-0682014_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1902/pl-0692014_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1903/pl-0702014_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1904/pl-0712014_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1906/pl-0732014_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1907/pl-0742014_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1908/pl-0752014_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1909/pl-0762014_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1910/pl-0772014_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1911/pl-0782014_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1912/pl-0792014_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1913/pl-0802014_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1914/pl-0812014_1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1915/pl-0822014_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1916/pl-0832014_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1917/pl-0842014_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1918/pl-0852014_3.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1919/pl-0862014_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1920/pl-0872014_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1921/pl-0882014_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1922/pl-0892014_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1923/pl-0902014_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1925/pl-0912014_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1926/pl-0922014_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1927/pl-0932014_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1928/pl-0942014_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1932/pl-0952014_1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1933/pl-0962014_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1934/pl-0972014_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1935/pl-0982014_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1936/pl-0992014_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1937/pl-1002014_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1938/pl-1012014_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1939/pl-1022014_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1940/pl-1032014_1.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1941/pl-1042014_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1942/pl-1052014_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1943/pl-1062014_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1944/pl-1072014_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1945/pl-1082014_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1946/pl-1092014_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1947/pl-1102014_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1948/pl-1112014_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1949/pl-1122014_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1950/pl-1132014_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1951/pl-1142014_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1952/pl-1152014_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1953/pl-1162014_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1954/pl-1172014_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1955/pl-1182014_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1956/pl-1192014_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1957/pl-1202014_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1958/pl-1212014_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1959/pl-1222014_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1960/pl-1232014_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1961/pl-1242014_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1962/pl-1252014_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1963/pl-1262014_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1964/pl-1272014_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/111/pl-1282014_1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1965/pl-1292014_1.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1966/pl-1302014_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1967/pl-1312014_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1968/pl-1322014_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1870/pl-1342014_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1969/pl-1352014_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1970/pl-1362014_1.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1971/pl-1382014_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1972/pl-1392014_2.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1973/pl-1402014_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1974/pl-1412014_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1975/pl-1422014_2.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1976/pl-1432014_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1977/pl-1442014_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1978/pl-1452014_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1979/pl-1462014_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1980/pl-1472014_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1981/pl-1482014_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1982/pl-1492014_1.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/1983/pl-1502014_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2313/prl_001_04042014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2014/2314/prl_002_21112014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>