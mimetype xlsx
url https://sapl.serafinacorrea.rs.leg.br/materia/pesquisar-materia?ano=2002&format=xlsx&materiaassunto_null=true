--- v0 (2025-11-20)
+++ v1 (2026-06-17)
@@ -54,1654 +54,1654 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informações</t>
   </si>
   <si>
     <t>EDUARDO ANTONIO MARIN</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2949/pi-0082002-25022002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2949/pi-0082002-25022002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME OS TERMOS DOS CONTRATOS DE CONSTRUÇÃO DO PÓRTICO DO MUNICIPIO DE SERAFINA CORRÊA, NA AV. IPIRANGA, INCLUINDO-SE AQUI CÓPIA DE TODOS OS DOCUMENTOS INTEGRANTES DO PROCESSO LICITATÓRIO ENVOLVIDO NA EDIFICAÇÃO DO PRÉDIO E URBANIZAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2950/pi-0092002-25022002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2950/pi-0092002-25022002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME OS TERMOS DO CONTRATO DE TERCEIRIZAÇÃO DA COLETA DO LIXO NO MUNICIPIO DE SERAFINA CORREA, INCLUINDO-SE AQUI CÓPIA DE TODOS OS DOCUMENTOS INTEGRANTES DO PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2951/pi-0222002-18032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2951/pi-0222002-18032002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME QUAIS AS EMPRESAS CONTRATADAS PELO MUNICÍPIO PARA REALIZAR O TRANSPORTE ESCOLAR, ITINERÁRIO PERCORRIDO PELAS MESMAS, NÚMERO DE VIAGENS DIA DE CADA UMA DELAS, VALOR RECEBIDO POR QUILÔMETRO PERCORRIDO EM CADA LINHA, ESPECIFICAÇÕES DOS VEÍCULOS UTILIZADOS, INCLUINDO-SE OS PERTENCENTES AO MUNICÍPIO, INFORMADO, DE CADA VEÍCULO, A CAPACIDADE DE PASSAGEIROS, ANO DE FABRICAÇÃO, MODELO, ESTADO DE CONSERVAÇÃO E ANO DA REALIZAÇÃO DA ÚLTIMA VISTORIA, NÚMERO DE ALUNOS ATENDIDOS COM O TRANSPORTE ESCOLAR, RECEITA DO MUNICÍPIO COM A REALIZAÇÃO DO TRANSPORTE ESCOLAR E NÚMERO DE ALUNOS TRANSPORTADOS COM A FROTA MUNICIPAL.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOÃO VITÓRIO CONCATTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2952/pi-0392002-15042002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2952/pi-0392002-15042002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE SEJA ENVIADO AO PODER LEGISLATIVO DE SERAFINA CORRÊA AS SEGUINTES INFORMAÇÕES ABAIXO RELACIONADAS: 1) QUAL O VALOR COBRADO PELO VETERINÁRIO DA COOPERLATE PARA OS ASSOCIADOS E NÃO-ASSOCIADOS NO MUNICÍPIO DE SERAFINA CORRÊA; 2) QUAL O VALOR COBRADO PELO VETERINÁRIO DA COOPERLATE PARA OS ASSOCIADOS E NÃO-ASSOCIADOS FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2953/pi-0422002-15042002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2953/pi-0422002-15042002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL PARA QUE SEJA ENCAMINHADO A ESTE PODER LEGISLATIVO LISTA DOS INSCRITOS PARA SEREM CONTEMPLADOS NOS LOTEAMENTOS POPULARES EM FASE DE IMPLANTAÇÃO NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2954/pi-1022002-29072002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2954/pi-1022002-29072002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME E FORNEÇA O QUE SEGUE: A) A SITUAÇÃO CONTÁBIL DO FUNDO DOS FUNCIONÁRIOS MUNICIPAIS DE SERAFINA CORRÊA; B) SE O MUNICÍPIO É DEVEDOR, QUAL O VALOR DA DÍVIDA E O HISTÓRICO DE SUA CONSTITUIÇÃO; C)SE O MUNICÍPIO É DEVEDOR, A FORMA CORA O PRETENDE EFETUAR O PAGAMENTO; D)SE FOI EDITADO ALGURA DECRETO REGULAMENTANDO A MATÉRIA ALÉM DO DECRETO-LEI MUNICIPAL N° 27/2002;  E) FORNECIRAENTO DE CÓPIA DO DECRETO-LEI MUNICIPAL N° 27/2002;</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2955/pi-1062002-12082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2955/pi-1062002-12082002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME E FORNEÇA O QUE SEGUE: A) A RELAÇÃO DAS FAMILIAS CADASTRADAS NO PROGRAMA MORAR MELHOR; B) O CRITÉRIO DE SELEÇÃO PARA HABILITAR-SE NO PROGRAMA; C) A RELAÇÃO DOS CONTEMPLADOS COM AS MORADIAS;</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2957/pi-1072002-12082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2957/pi-1072002-12082002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME E FORNEÇA A PRESTAÇÃO DE CONTAS DO QUE SEGUE: A) A RECEITA (PATROCINADORES, PUBLICITÁRIOS, INGRESSOS, INSCRIÇÕES, ETC) E DESPESA (PREMIAÇÃO, PAGAMENTO DE SHOW, SONORIZAÇÃO, MÃO-DE-OBRA DE TERCEIROS, ALUGUEIS DIVERSOS, HOSPEDAGENS, DIÁRIAS, TRANSPORTE ALIMENTAÇÃO, PUBLICIDADE, DOAÇÕES, ETC) DO MUNICIPIO NO EVENTO XIV FESTITÁLIA; B) A RECEITA DA VENDA DE INGRESSOS EM CADA UMA DAS PROMOÇÕES ONDE OS MESMOS FORAM COBRADOS; C) O DESTINO CONTÁBIL DA RECEITA DE VENDA DE INGRESSO HAVIDOS DURANTE O EVENTO;</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2958/pi-1172002-19082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2958/pi-1172002-19082002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME O NÚMERO DE DEVEDORES QUE OPTARAM E O MONTANTE DA DIVIDA NEGOCIADA PELOS BENEFICIOS CONCEDIDOS PELA LEI MUNICIPAL N° 1800 E SUAS ALTERAÇÕES, BEM COMO O LOCAL EM, QUE ESTÃO PRESTANDO OU PRESTARAM OS SERVICOS DE MÃO-DE-OBRA TEMPORÁRIA.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2959/pi-1182002-19082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2959/pi-1182002-19082002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR, PREFEITO MUNICIPAL PARA QUE INFORME DE QUEM FORAM ADQUIRIDAS AS LAGES QUE FORMA UTILIZADAS NA CONSTRUÇÃO DAS CALÇADAS QUE COMPÕEM A OBRA PÚBLICA DO PÓRTICO MIUNICIPAL, INFORMANDO AS EMPRESAS FORNECEDORAS, O PREÇO PAGO POR METRO ADQUIRIDO E O PREÇO DE MÃO-DE-OBRA PARA COLOCAÇÃO.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PEDRO JOSÉ FOZZA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2960/pi-1302002-28082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2960/pi-1302002-28082002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE FORNEÇA A CÂMARA MUNICIPAL DE VEREADORES CÓPIA DOS SEGUISTES DOCUMENTOS: 1) RELAÇÃO DOS SERVIDORES MUNICIPAIS EFETIVOS, COM SUAS RESPECTIVAS FUNÇÕES GRATIFICADAS, DA ADMINISTRAÇÃO ATUAL - CONTENDO NOME, FUNÇÃO E REMUNERAÇÃO; 2) RELAÇÃO DOS SERVIDORES E SECRETÁRIOS MUNICIPAIS EM CARGO EM COMISSÃO DA ADMINISTRAÇÃO ATUAL - CONTENDO NOME, FUNÇÃO E REMUNERAÇÃO; 3) RELAÇÃO DOS FUNCIONÁRIOS TERCEIRIZADOS DA ADMINISTRAÇÃO ATUAL ATRAVÉS DA COOMTAAU - COOPERATIVA MISTA DOS TRABALHADORES DO ALTO URUGUAI - CONTENDO NOME, FUNÇÃO E REMUNERAÇÃO.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2536/pp-0192002-18032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2536/pp-0192002-18032002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE DOTE DE INFRAESTRUTURA ILUMINAÇÃO PÚBLICA, A VIA MARGINAL CAMARGO CORRÊA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2537/pp-0202002-18032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2537/pp-0202002-18032002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE DOTE O MUNICÍPIO DE NOVOS ESPAÇOS DE ESPORTE E LAZER, DESTINANDO ÁREA PARA IMPLANTAÇÃO DE UM PARQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2538/pp-0212002-18032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2538/pp-0212002-18032002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE AUMENTE O NÚMERO DE VAGAS NAS CRECHES MUNICIPAIS, OU EDIFIQUE UMA NOVA UNIDADE PARA ESSA FINALIDADE.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>ALDO ZANELLA</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2539/pp-0232002-18032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2539/pp-0232002-18032002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL PARA QUE SEJA REALIZADA A PERFURAÇÃO DE UM (01) POÇO DE ÁGUA POTÁVEL PARA O ABASTECIMENTO DE MAIS DE 15 FAMÍLIAS DA LINHA PORTO ALEGRE, SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>FRANCISCO MEZZOMO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2540/pp-0292002-25032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2540/pp-0292002-25032002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL PARA QUE SEJA PROVIDÊNCIADO O CONSERTO. MANUTENÇÃO OU SUBSTITUIÇÃO DA ANTENA PARABÓLICA DE DIFUSÃO DOS CANAIS DE TELEVISÃO.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>ADIR SORANZO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2541/pp-0412002-15042002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2541/pp-0412002-15042002.pdf</t>
   </si>
   <si>
     <t>1° - SOLICITO MELHORIA DA ESTRADA NO DISTRITO DE SILVA JARDIM, ENTRE A DIVISA DO MUNICÍPIO DE MONTAURI ATÉ A DIVISA DO MUNICÍPIO DE CASCA, A QUAL LIGA A RS 129. 2° EQUIPAR E ATENDER DE FORMA DIFERENTE O POSTO DE SAÚDE NO DISTRITO. 3° SOLUCIONAR O PROBLEMA DA ÁGUA POTÁVEL DAS SEGUINTES FAMÍLIAS; L  COMUNIDADE SANTO ANTÔNIO – ARRANQUE 1- HUGO AROLDO ZATTI 2- JOSÉ TIBOLA 3- GILMAR TIBOLA L  LINHA CARLOS GOMES 1- NELCIR FERRARI 2- LODOVINO FERRARI 3- GENTIL MENEGAT 4- DOMINGOS MENEGAT 5- PEDRO VERDI 4° REVISÃO DA ILUMINAÇÃO PÚBLICA. 5° AMPLIAÇÃO DO CALÇAMENTO NO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2542/pp-0522002-06052002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2542/pp-0522002-06052002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL PARA QUE PROVIDENCIE ILUMINAÇÃO PÚBLICA NO TRECHO DA RUA ORESTES ASSONI ATÉ A CAPELA SÃO PEDRO.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>SÉRGIO ANTÔNIO MASSOLINI</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2543/pp-0672002-06052002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2543/pp-0672002-06052002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL QUE DESIGNE UM (01) FUNCIONÁRIO PÚBLICO MUNICIPAL PARA ATUAR NA FISCALIZAÇÃO DAS OBRAS (CONSTRUÇÕES) PARTICULARES NO MUNICÍPIO DE SERAFINA CORRÊA E OU, SE JÁ POSSUIR UM FUNCIONÁRIO PARA ESTE FIM, REFORÇE A FISCALIZAÇÃO NAS OBRAS.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2544/pp-0682002-06052002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2544/pp-0682002-06052002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL QUE DISPONIBILIZE O USO DO GINÁSIO MUNICIPAL DE ESPORTES DO BAIRRO GRAMADINHO (EM CONCLUSÃO) PARA AS ESCOLAS PRÓXIMAS E TAMBÉM PARA A COMUNIDADE SERAFINENSE.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2545/pp-1342002-09092002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2545/pp-1342002-09092002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE PROVIDENCIE JUNTO AO BAIRRO CRISTO REI, EM TERRENO DO MUNICÍPIO, A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E A MANUTENÇÃO DAS GRADES DE PROTEÇÃO PARALELAS A RS-129, NO MUNICÍPIO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2546/pp-1412002-16092002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2546/pp-1412002-16092002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO Sr. PREFEITO MUNICIPAL PARA QUE ENCAMINHE A ESTE PODER LEGISLATIVO PROJETO DE LEI PARA QUE OS PROPRIETÁRIOS DE TERRENOS URBANOS QUE NÃO POSSUEM PASSEIO PÚBLICO (CALÇADAS) O FAÇAM EM TROCA DE DESCONTOS NO IPTU NO MESMO VALOR DA OBRA.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2547/pp-1502002-08102002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2547/pp-1502002-08102002.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE PROVIDÊNCIE O AUMENTO DOS BUEROS NA AV. MIGUEL SOCCOL, MAIS PRECISAMENTE JUNTO A ESQUINA DA APAE.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2956/pi-1072002-12082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2956/pi-1072002-12082002.pdf</t>
   </si>
   <si>
     <t>QUE SOLICITA AO SR. PREFEITO MUNICIPAL PARA QUE INFORME E FORNEÇA A PRESTAÇÃO DE CONTAS DO QUE SEGUE: A) A RECEITA (PATROCINADORES, PUBLICITÁRIOS, INGRESSOS, INSCRIÇÕES, ETC) E DESPESA (PREMIAÇÃO, PAGAMENTO DE SHOW, SONORIZAÇÃO, MÃO-DE-OBRA DE TERCEIROS, ALUGUEIS DIVERSOS, HOSPEDAGENS, DIÁRIAS, TRANSPORTE ALIMENTAÇÃO, PUBLICIDADE, DOAÇÕES, ETC) DO MUNICIPIO NO EVENTO XIV FESTITÁLIA; B) A RECEITA DA VENDA DE INGRESSOS EM CADA UMA DAS PROMOÇÕES ONDE OS MESMOS FORAM COBRADOS; C)O DESTINO CONTÁBIL DA RECEITA DE VENDA DE INGRESSO HAVIDOS DURANTE O EVENTO;</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/4743/pdl_001_17062002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/4743/pdl_001_17062002.pdf</t>
   </si>
   <si>
     <t>CONFERE TÍTULO HONORÍFICO DE CIDADÃO SERAFINENSE.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>ADEMIR ANTÔNIO PRESOTTO</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3446/pl-0012002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3446/pl-0012002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR EMERGENCIALMENTE, PROFESSORES.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3447/pl-0022002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3447/pl-0022002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ÍNDICE PARA REVISÃO GERAL DOS SERVIDORES DO PODER EXECUTIVO, APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3448/pl-0032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3448/pl-0032002.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 5% AO MAGISTÉRIO PÚBLICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3449/pl-0042002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3449/pl-0042002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALTERAR ATRAVÉS DE TERMO ADITIVO, CLÁUSULAS DO CONVÊNIO ORIGINAL, CELEBRADO ENTRE MUNICÍPIO E EMATER/ASCAR.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3450/pl-0052002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3450/pl-0052002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS VENCIMENTOS DOS CARGOS EFETIVOS, A REMUNERAÇÃO DOS CARGOS COMISSIONADOS E OS VALORES DAS CORRESPONDENTES FUNÇÕES GRATIFICADAS DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3451/pl-0062002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3451/pl-0062002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PERMUTAR IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3452/pl-0072002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3452/pl-0072002.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 87, CAPUT, DA LEI MUNICIPAL Nº 1823/2001.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3453/pl-0082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3453/pl-0082002.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 1764, DE 30 DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3454/pl-0092002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3454/pl-0092002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA EDIFICAR NA ÁREA INDUSTRIAL DO BAIRRO SALETE.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3455/pl-0102002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3455/pl-0102002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBSIDIAR A ASSOCIAÇÃO COMUNITÁRIA RURAL DA CAPELA CARAVAGGIO, LINHA MOREIRA CEZAR.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3456/pl-0112002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3456/pl-0112002.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE ABASTECIMENTO DE ÁGUA PARA O FORNECIMENTO DE ÁGUA NO INTERIOR DO MUNICÍPIO, FIXA AS NORMAS PARA SEU DESENVOLVIMENTO, AUTORIZA A CONCESSÃO DE USO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3457/pl-0122002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3457/pl-0122002.pdf</t>
   </si>
   <si>
     <t>ALTERA OBJETIVO DO ANEXO I, META 01.01, DA LEI MUNICIPAL Nº 1814/2001 – LDO 2002. ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 17.000,00.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3458/pl-0132002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3458/pl-0132002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE VALOR TOTAL E RELACIONA ENTIDADES BENEFICIADAS COM AUXÍLIOS E SUBVENÇÕES, EXERCÍCIO 2002, CONFORME LEI Nº 1796/2001.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3459/pl-0142002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3459/pl-0142002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROJETO NA LEI Nº 1807, DE 29.08.2001 – PLURIANUAL; NA LEI Nº 1814/2001 – LDO; NA LEI Nº 1824, DE 30.11.01 – LOA; ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3460/pl-0152002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3460/pl-0152002.pdf</t>
   </si>
   <si>
     <t>ESTENDE AOS OCUPANTES DE CARGOS ELETIVOS MUNICIPAIS, PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL, VEREADORES, AOS SERVIDORES E AOS SECRETÁRIOS MUNICIPAIS DO LEGISLATIVO E DO EXECUTIVO, A REVISÃO GERAL DE QUE TRATA A LEI Nº 1844/2002, DE 1º DE MARÇO DE 2002.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3461/pl-0162002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3461/pl-0162002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 46.000,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3462/pl-0172002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3462/pl-0172002.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 3º DA LEI MUNICIPAL Nº 1829, DE 05.12.2001.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3463/pl-0182002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3463/pl-0182002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROGRAMA NA LEI Nº 1807, DE 22.08.2001 PLURIANUAL; NA LEI Nº 1814, DE 02.10.2001 - LDO; NA LEI Nº 1824, DE 30.11.2001 - LOA; E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3464/pl-0192002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3464/pl-0192002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR, COM ENCARGOS, IMÓVEIS EDIFICADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3465/pl-0202002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3465/pl-0202002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADESÃO AO PROGRAMA BANCO DA TERRA, A CRIAÇÃO, PARTICIPAÇÃO E MANUTENÇÃO DA AGÊNCIA REGIONAL DA AMESNE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3466/pl-0212002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3466/pl-0212002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROGRAMA NA LEI Nº 1814/01 - LDO; NA LEI Nº 1824/01 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3467/pl-0222002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3467/pl-0222002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO MÚTUA COM A EMPRESA SUPREMUS MÁQUINAS E CAFÉ LTDA.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3468/pl-0232002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3468/pl-0232002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BANCO DO ESTADO DO RIO GRANDE DO SUL S.A - BANRISUL, COMO AGENTE DO SISTEMA BNDES, PARA FINANCIAMENTO PARA OBRAS DE INFRA-ESTRUTURA URBANA.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3469/pl-0242002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3469/pl-0242002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROGRAMA NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1824/2001 - LOA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3470/pl-0252002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3470/pl-0252002.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PROTEÇÃO AO PATRIMÔNIO HISTÓRICO, ARTÍSTICO E CULTURAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3471/pl-0262002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3471/pl-0262002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 11.200,14 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3475/pl-0272002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3475/pl-0272002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROJETO NA LEI Nº 1807, DE 29/08/2001 - PLURIANUAL, NA LEI 1814/2001 DE 02/10/2001 - LDO, NA LEI Nº 1824 DE 30/11/2001 - LOA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3476/pl-0282002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3476/pl-0282002.pdf</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3478/pl-0292002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3478/pl-0292002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO DE PARCERIA COM PESSOA FÍSICA, OBJETIVANDO PRODUÇÃO DE ÁRVORES ORNAMENTAIS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3479/pl-0302002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3479/pl-0302002.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA A LEGISLAÇÃO DA POLÍTICA HABITACIONAL E ESTABELECE NORMAS PARA POPULAÇÃO DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3482/pl-0312002_1.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3482/pl-0312002_1.pdf</t>
   </si>
   <si>
     <t>DESAFETA BENS IMÓVEIS URBANOS E AUTORIZA DOAÇÃO AO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3483/pl-0322002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3483/pl-0322002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROGRAMA NA LEI Nº 1807, DE 22/08/2002 - PLURIANUAL, NA LEI Nº 1814, 02/10/2001 - LDO, NA LEI Nº 1824, DE 30/11/2001 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3485/pl-0332002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3485/pl-0332002.pdf</t>
   </si>
   <si>
     <t>INCLUI PROJETO NA LEI Nº 1807, DE 29/08/2001 - PLURIANUAL; NA LEI 1814/2001, DE 02/10/2001 - LDO; NA LEI Nº 1824, DE 30/11/2001 - LOA E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3487/pl-0342002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3487/pl-0342002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO PARA PRESTAÇÃO DE SERVIÇOS MÉDICO-HOSPITALARES AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3488/pl-0362002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3488/pl-0362002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1824/2001 DE 30/11/2001 - LOA E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3490/pl-0372002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3490/pl-0372002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RESTITUIR VALORES CONCEDIDOS PARA O INCENTIVO À CULTURA, NÃO RESSARCIDOS POR CRÉDITO DE ICMS.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3491/pl-0382002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3491/pl-0382002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBSIDIAR 50% DO CUSTO TOTAL DO CALCÁRIO DO PROJETO RECUPERAÇÃO DA FERTILIDADE DO SOLO.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3493/pl-0392002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3493/pl-0392002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR PROJETO NA LEI Nº 1814, DE 02/11/2001 - LDO; NA LEI Nº 1824 DE 30/11/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3494/pl-0402002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3494/pl-0402002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE PROJETO NA LEI Nº 1824, DE 30.11.2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3495/pl-0412002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3495/pl-0412002.pdf</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3499/pl-0422002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3499/pl-0422002.pdf</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE 3% AO MAGISTÉRIO PÚBLICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3500/pl-0442002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3500/pl-0442002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1807, DE 29/08/2001 - PLURIANUAL; NA LEI MUNICIPAL Nº 1814/2001, DE 02/10/2001 - LDO; NA LEI MUNICIPAL Nº 1824, DE 30/11/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3502/pl-0452002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3502/pl-0452002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VENDA DE PRÉDIO DE ESCOLA DESATIVADA.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3503/pl-0462002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3503/pl-0462002.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 7.500,00 NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3505/pl-0472002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3505/pl-0472002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUIR ATIVIDADE NA LEI Nº 1824, DE 30.11.2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3507/pl-0482002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3507/pl-0482002.pdf</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3509/pl-0492002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3509/pl-0492002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR MATERIAL DE CONSTRUÇÃO PARA RECONSTRUÇÃO DE RESIDÊNCIA CONSUMIDA POR INCÊNDIO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3511/pl-0502002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3511/pl-0502002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR ATIVIDADE NA LEI Nº 1814, DE 02.10.01 - LDO; NA LEI Nº 1824, DE 30.11.01 - LOA; E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3513/pl-0512002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3513/pl-0512002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR MATERIAIS DE CONTRUÇÃO E SERVIÇOS À EMPRESA PAPELÃO UNIÃO INDUSTRIA E COMÉRCIO LTDA, PARA INSTALAÇÃO DE UNIDADE FABRIL, CONCEDE OUTROS INCENTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3515/pl-0522002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3515/pl-0522002.pdf</t>
   </si>
   <si>
     <t>ESTENDE AOS OCUPANTES DE CARGOS ELETIVOS MUNICIPAIS, PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL, VEREADORES, AOS SERVIDORES E AOS SECRETÁRIOS MUNICIPAIS DO LEGISLATIVO E DO EXECUTIVO, A REVISÃO GERAL DE QUE TRATA A LEI Nº 1881/2002, DE 12 DE JUNHO DE 2002.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3518/pl-0532002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3518/pl-0532002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INCLUIR PROJETO NA LEI Nº 1814, DE 02.10.01 - LDO; NA LEI Nº 1824, DE 30.11.01 - LOA; E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3520/pl-0542002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3520/pl-0542002.pdf</t>
   </si>
   <si>
     <t>INCLUI ATIVIDADE NA LEI Nº 1807 - PLURIANUAL; NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1814/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3521/pl-0552002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3521/pl-0552002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO DA DÍVIDA PARA O PROGRAMA DE FORMAÇÃO DO PATRIMÔNIO DO SERVIDOR PÚBLICO – PASEP.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3524/pl-0562002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3524/pl-0562002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE USO DE BENS PÚBLICOS A ENTIDADE TRADICIONALISTA GAÚCHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3527/pl-0572002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3527/pl-0572002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3529/pl-0582002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3529/pl-0582002.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3531/pl-0592002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3531/pl-0592002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTAR TRIBUTOS MUNICIPAIS POR ÁREA URBANA.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3533/pl-0602002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3533/pl-0602002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1807/2001 - PLURIANUAL; NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1824/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3535/pl-0612002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3535/pl-0612002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O TRIBUNAL ELEITORAL ATRAVÉS DA 22ª ZONA ELEITORAL.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3537/pl-0622002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3537/pl-0622002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR, EMERGENCIALMENTE, PELO PERÍODO DE 120 DIAS, SERVIDOR PADRÃO 05, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3541/pl-0632002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3541/pl-0632002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INDENIZAR OBRAS INACABADAS: IL COLOSSEO.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3543/pl-0642002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3543/pl-0642002.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL Nº 1789, DE 02.05.2001.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3544/pl-0652002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3544/pl-0652002.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 1790, DE 02.05.2001.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3547/pl-0662002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3547/pl-0662002.pdf</t>
   </si>
   <si>
     <t>ALTERA ESTRUTURAS ADMINISTRATIVAS DA PREFEITURA MUNICIPAL DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3548/pl-0672002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3548/pl-0672002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO ESTADO DO RIO GRANDE DO SUL - S/A - BANRISUL, COMO AGENTE DO SISTEMA BNDES, PARA AQUISIÇÃO DE EQUIPAMENTO RODOVIÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3550/pl-0682002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3550/pl-0682002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE MÚTUA COOPERAÇÃO COM A EMPRESA ANGELI INDÚSTRIA E COMÉRCIO DE CALÇADOS LTDA, OBJETIVANDO AUMENTO DE PRODUÇÃO.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3553/pl-0692002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3553/pl-0692002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUIR PROJETO NA LEI Nº 1807/2001 - PLURIANUAL; NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1824/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3554/pl-0702002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3554/pl-0702002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2003, E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3557/pl-0712002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3557/pl-0712002.pdf</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3560/pl-0722002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3560/pl-0722002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1807/2001; PLURIANUAL; NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1824/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3562/pl-0732002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3562/pl-0732002.pdf</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3564/pl-0742002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3564/pl-0742002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ASSUMIR DESPESAS DE TRANSPORTE E ALMOÇO DE ELENCO TEATRAL NA SEMANA NACIONAL DO TRÂNSITO.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3565/pl-0752002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3565/pl-0752002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVAS ALÍQUOTAS PERCENTUAIS DAS ALÍNEAS 'B' E 'C'; INCISO IV, ANEXOS, LEI MUNICIPAL Nº 1835 DE 20.11.2001.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3566/pl-0762002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3566/pl-0762002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CUSTEAR TRANSPORTE DE ALUNOS DA APAE.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3568/pl-0772002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3568/pl-0772002.pdf</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3570/pl-0782002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3570/pl-0782002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUIR PROJETO NA LEI Nº 1814/2001 - LDO; NA LEI Nº 1824/2001 - LOA, E ABRE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3571/pl-0792002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3571/pl-0792002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUIR PROJETO NA LEI Nº 1824/2001 - LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3573/pl-0802002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3573/pl-0802002.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA LEGISLAÇÃO DE DENOMINAÇÃO DE RUAS E LOGRADOUROS PÚBLICOS, ACIDENTES GEOGRÁFICOS E ESTABELECE DESIGNAÇÃO DE NOVAS RUAS.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3575/pl-0812002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3575/pl-0812002.pdf</t>
   </si>
   <si>
     <t>REABRE PRAZO PARA REQUERER PARCELAMENTO DE TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3577/pl-0822002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3577/pl-0822002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSPORTE ESCOLAR DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DOS ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº 1178/92, MODIFICADA PELA LEI MUNICIPAL Nº 1495/97.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3585/pl-0842002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3585/pl-0842002.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SERAFINA CORRÊA, PARA O EXERCÍCIO DE 2003.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3587/pl-0852002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3587/pl-0852002.pdf</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3589/pl-0862002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3589/pl-0862002.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 1914/2002.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3590/pl-0872002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3590/pl-0872002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1807/2001; PLURIANUAL; NA LEI Nº 1814/2001 – LDO; NA LEI Nº 1824/2001 – LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Ademir Antônio Presotto</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3592/pl-0882002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3592/pl-0882002.pdf</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ALTERA § 3º DO ART. 3º DA LEI MUNICIPAL Nº 1704/2000.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3595/pl-0902002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3595/pl-0902002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO MARAUENSE DE INTEGRAÇÃO SOCIAL – AMIS.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3597/pl-0912002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3597/pl-0912002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA DESPESAS PARA PROMOÇÃO DE INTERCÂMBIO CULTURAL.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3598/pl-0922002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3598/pl-0922002.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA PÚBLICA DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3602/pl-0932002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3602/pl-0932002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBSIDIAR CTG GALPÃO DA SAUDADE DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3604/pl-0942002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3604/pl-0942002.pdf</t>
   </si>
   <si>
     <t>REORGANIZA QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO MUNICÍPIO; CONSOLIDA PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3606/pl-0952002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3606/pl-0952002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 47.500,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3608/pl-0962002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3608/pl-0962002.pdf</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3610/pl-0972002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3610/pl-0972002.pdf</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3613/pl-0982002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3613/pl-0982002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CENTRO E BAIRROS DO PERÍMETRO URBANO DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3615/pl-0992002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3615/pl-0992002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA INCLUSÃO DE ATIVIDADE NA LEI Nº 1824/2001 – LOA, E ABRE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3616/pl-1002002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3616/pl-1002002.pdf</t>
   </si>
   <si>
     <t>ALTERA LIMITES DE ÁREAS PERMUTADAS COM PERDIGÃO AGROINDUSTRIAL, PARA AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3618/pl-1012002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3618/pl-1012002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SERAFINA CORRÊA A RESCINDIR CONTRATOS DE DIREITO REAL DE USO DE BENS PÚBLICOS NO CAMPING CARREIRO.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3621/pl-1022002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3621/pl-1022002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 37.500,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3623/pl-1032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3623/pl-1032002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA COBRANÇA DE MULTAS E DOS CRÉDITOS DA SECRETARIA DE FINANÇAS, ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3624/pl-1042002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3624/pl-1042002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAVIMENTAÇÃO DE RUAS EM PARCERIA COM PROPRIETÁRIOS DE TERRENOS COM TESTADA E/OU LATERAL FRONTEIRA À VIA PÚBLICA.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3626/pl-1052002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3626/pl-1052002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 15.000,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3627/pl-1062002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3627/pl-1062002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE USO DE EQUIPAMENTO E DE MATERIAL PERMANENTE HOSPITALAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3629/pl-1072002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3629/pl-1072002.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 84.500,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3631/pl-1082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3631/pl-1082002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RESSARCIR DESPESAS DA OBRA INACABADA “IL COLOSSEO”, DO PROJETO VIA GÊNOVA.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3632/pl-1092002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3632/pl-1092002.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 2.000,00 E DÁ RECURSOS.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3635/pl-1102002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3635/pl-1102002.pdf</t>
   </si>
   <si>
     <t>INSTITUI PAGAMENTO DE JETON PARA INTEGRANTES DO ÓRGÃO CENTRAL DO SISTEMA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3637/pl-1112002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3637/pl-1112002.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SERAFINA CORRÊA – RS, A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3639/pl-1122002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3639/pl-1122002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES PARA CONCESSÃO DE REAJUSTES PARA RECOMPOSIÇÃO DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3641/pl-1132002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3641/pl-1132002.pdf</t>
   </si>
   <si>
     <t>INSTITUI PAGAMENTO DE UMA GRATIFICAÇÃO PARA INTEGRANTES DO CONSELHO TUTELAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2245/prl_001_08032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2245/prl_001_08032002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DO PODER LEGISLATIVO DE SERAFINA CORRÊA, ESTABELECE O_x000D_
 PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2246/prl_002_08032002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2246/prl_002_08032002.pdf</t>
   </si>
   <si>
     <t>DENOMINA O MURAL DA CÂMARA MUNICIPAL COMO ÓRGÃO DE IMPRENSA OFICIAL DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2247/prl_003_19082002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2247/prl_003_19082002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA POR PRAZO DETERMINADO DE SERVENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2248/prl_004_09122002.pdf</t>
+    <t>http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2248/prl_004_09122002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS NA CÂMARA MUNICIPAL DE VEREADORES DE SERAFINA CORRÊA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2008,67 +2008,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2949/pi-0082002-25022002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2950/pi-0092002-25022002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2951/pi-0222002-18032002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2952/pi-0392002-15042002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2953/pi-0422002-15042002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2954/pi-1022002-29072002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2955/pi-1062002-12082002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2957/pi-1072002-12082002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2958/pi-1172002-19082002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2959/pi-1182002-19082002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2960/pi-1302002-28082002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2536/pp-0192002-18032002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2537/pp-0202002-18032002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2538/pp-0212002-18032002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2539/pp-0232002-18032002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2540/pp-0292002-25032002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2541/pp-0412002-15042002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2542/pp-0522002-06052002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2543/pp-0672002-06052002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2544/pp-0682002-06052002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2545/pp-1342002-09092002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2546/pp-1412002-16092002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2547/pp-1502002-08102002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2956/pi-1072002-12082002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/4743/pdl_001_17062002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3446/pl-0012002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3447/pl-0022002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3448/pl-0032002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3449/pl-0042002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3450/pl-0052002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3451/pl-0062002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3452/pl-0072002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3453/pl-0082002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3454/pl-0092002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3455/pl-0102002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3456/pl-0112002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3457/pl-0122002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3458/pl-0132002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3459/pl-0142002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3460/pl-0152002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3461/pl-0162002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3462/pl-0172002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3463/pl-0182002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3464/pl-0192002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3465/pl-0202002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3466/pl-0212002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3467/pl-0222002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3468/pl-0232002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3469/pl-0242002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3470/pl-0252002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3471/pl-0262002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3475/pl-0272002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3476/pl-0282002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3478/pl-0292002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3479/pl-0302002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3482/pl-0312002_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3483/pl-0322002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3485/pl-0332002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3487/pl-0342002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3488/pl-0362002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3490/pl-0372002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3491/pl-0382002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3493/pl-0392002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3494/pl-0402002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3495/pl-0412002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3499/pl-0422002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3500/pl-0442002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3502/pl-0452002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3503/pl-0462002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3505/pl-0472002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3507/pl-0482002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3509/pl-0492002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3511/pl-0502002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3513/pl-0512002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3515/pl-0522002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3518/pl-0532002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3520/pl-0542002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3521/pl-0552002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3524/pl-0562002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3527/pl-0572002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3529/pl-0582002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3531/pl-0592002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3533/pl-0602002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3535/pl-0612002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3537/pl-0622002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3541/pl-0632002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3543/pl-0642002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3544/pl-0652002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3547/pl-0662002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3548/pl-0672002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3550/pl-0682002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3553/pl-0692002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3554/pl-0702002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3557/pl-0712002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3560/pl-0722002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3562/pl-0732002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3564/pl-0742002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3565/pl-0752002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3566/pl-0762002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3568/pl-0772002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3570/pl-0782002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3571/pl-0792002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3573/pl-0802002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3575/pl-0812002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3577/pl-0822002.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3585/pl-0842002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3587/pl-0852002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3589/pl-0862002.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3590/pl-0872002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3592/pl-0882002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3595/pl-0902002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3597/pl-0912002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3598/pl-0922002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3602/pl-0932002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3604/pl-0942002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3606/pl-0952002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3608/pl-0962002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3610/pl-0972002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3613/pl-0982002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3615/pl-0992002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3616/pl-1002002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3618/pl-1012002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3621/pl-1022002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3623/pl-1032002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3624/pl-1042002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3626/pl-1052002.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3627/pl-1062002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3629/pl-1072002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3631/pl-1082002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3632/pl-1092002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3635/pl-1102002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3637/pl-1112002.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3639/pl-1122002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3641/pl-1132002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2245/prl_001_08032002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2246/prl_002_08032002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2247/prl_003_19082002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2248/prl_004_09122002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2949/pi-0082002-25022002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2950/pi-0092002-25022002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2951/pi-0222002-18032002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2952/pi-0392002-15042002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2953/pi-0422002-15042002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2954/pi-1022002-29072002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2955/pi-1062002-12082002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2957/pi-1072002-12082002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2958/pi-1172002-19082002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2959/pi-1182002-19082002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2960/pi-1302002-28082002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2536/pp-0192002-18032002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2537/pp-0202002-18032002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2538/pp-0212002-18032002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2539/pp-0232002-18032002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2540/pp-0292002-25032002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2541/pp-0412002-15042002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2542/pp-0522002-06052002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2543/pp-0672002-06052002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2544/pp-0682002-06052002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2545/pp-1342002-09092002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2546/pp-1412002-16092002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2547/pp-1502002-08102002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2956/pi-1072002-12082002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/4743/pdl_001_17062002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3446/pl-0012002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3447/pl-0022002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3448/pl-0032002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3449/pl-0042002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3450/pl-0052002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3451/pl-0062002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3452/pl-0072002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3453/pl-0082002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3454/pl-0092002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3455/pl-0102002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3456/pl-0112002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3457/pl-0122002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3458/pl-0132002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3459/pl-0142002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3460/pl-0152002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3461/pl-0162002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3462/pl-0172002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3463/pl-0182002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3464/pl-0192002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3465/pl-0202002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3466/pl-0212002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3467/pl-0222002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3468/pl-0232002.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3469/pl-0242002.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3470/pl-0252002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3471/pl-0262002.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3475/pl-0272002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3476/pl-0282002.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3478/pl-0292002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3479/pl-0302002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3482/pl-0312002_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3483/pl-0322002.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3485/pl-0332002.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3487/pl-0342002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3488/pl-0362002.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3490/pl-0372002.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3491/pl-0382002.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3493/pl-0392002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3494/pl-0402002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3495/pl-0412002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3499/pl-0422002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3500/pl-0442002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3502/pl-0452002.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3503/pl-0462002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3505/pl-0472002.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3507/pl-0482002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3509/pl-0492002.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3511/pl-0502002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3513/pl-0512002.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3515/pl-0522002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3518/pl-0532002.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3520/pl-0542002.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3521/pl-0552002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3524/pl-0562002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3527/pl-0572002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3529/pl-0582002.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3531/pl-0592002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3533/pl-0602002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3535/pl-0612002.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3537/pl-0622002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3541/pl-0632002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3543/pl-0642002.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3544/pl-0652002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3547/pl-0662002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3548/pl-0672002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3550/pl-0682002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3553/pl-0692002.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3554/pl-0702002.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3557/pl-0712002.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3560/pl-0722002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3562/pl-0732002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3564/pl-0742002.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3565/pl-0752002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3566/pl-0762002.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3568/pl-0772002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3570/pl-0782002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3571/pl-0792002.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3573/pl-0802002.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3575/pl-0812002.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3577/pl-0822002.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3585/pl-0842002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3587/pl-0852002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3589/pl-0862002.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3590/pl-0872002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3592/pl-0882002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3595/pl-0902002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3597/pl-0912002.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3598/pl-0922002.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3602/pl-0932002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3604/pl-0942002.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3606/pl-0952002.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3608/pl-0962002.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3610/pl-0972002.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3613/pl-0982002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3615/pl-0992002.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3616/pl-1002002.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3618/pl-1012002.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3621/pl-1022002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3623/pl-1032002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3624/pl-1042002.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3626/pl-1052002.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3627/pl-1062002.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3629/pl-1072002.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3631/pl-1082002.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3632/pl-1092002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3635/pl-1102002.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3637/pl-1112002.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3639/pl-1122002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/3641/pl-1132002.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2245/prl_001_08032002.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2246/prl_002_08032002.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2247/prl_003_19082002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.serafinacorrea.rs.leg.br/media/sapl/public/materialegislativa/2002/2248/prl_004_09122002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>